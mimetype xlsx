--- v0 (2026-02-08)
+++ v1 (2026-05-14)
@@ -54,1558 +54,1558 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMDF</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Ednaldo Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/170/emenda_modificativano01-2025_ver._ednaldo_coutinho.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/170/emenda_modificativano01-2025_ver._ednaldo_coutinho.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001/2025 AO PL212/2025 DE AUTORIA DO_x000D_
 VEREADOR EDNALDO COUTINHO VITAL/PSD – Modifica dotações_x000D_
 orçamentárias do projeto de Lei orçamentária anual para 2026, remanejando_x000D_
 recursos da ação 2028 – Manutenção das atividades do Gabinete, para reforço da_x000D_
 ação 2058 – Manutenção do sistema de abastecimento de água, no âmbito da_x000D_
 secretaria municipal de agricultura.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/171/emenda_modificativano02-2025_ver._ednaldo_coutinho.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/171/emenda_modificativano02-2025_ver._ednaldo_coutinho.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 002/2025 AO PL Nº 212/2025 – LOA 2026 DE_x000D_
 AUTORIA DO VEREADOR EDNALDO COUTINHO VITAL/PSD –_x000D_
 Modifica dotações orçamentárias no âmbito da secretaria municipal de meio_x000D_
 ambiente e planejamento urbano, remanejando recursos da ação 1025 – Extensão_x000D_
 da rede pública de energia, para a ação 1026 – Construção e melhoria de estradas_x000D_
 vicinais, passagens molhadas e bueiros. ART. 1º – Reduções de dotação.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/172/emenda_modificativano03-2025_ver._ednaldo_coutinho.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/172/emenda_modificativano03-2025_ver._ednaldo_coutinho.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 003/2025 AO PL Nº 212/2025 – LOA 2026 DE_x000D_
 AUTORIA DO VEREADOR EDNALDO COUTINHO VITAL/PSD – Altera_x000D_
 o projeto de Lei orçamentária anual de 2026 para reduzir dotações da ação 2073 –_x000D_
 Manutenção da secretaria municipal de turismo e acrescer igual valor à ação 2069_x000D_
 – Fortalecer e apoiar as atitudes do programa Bolsa família e do Cad. Único, no_x000D_
 âmbito da secretaria municipal do trabalho, habitação e assistência social.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/173/emenda_modificativano04-2025_ver._ednaldo_coutinho.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/173/emenda_modificativano04-2025_ver._ednaldo_coutinho.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 004/2025 AO PL Nº 212/2025 – LOA 2026 DE_x000D_
 AUTORIA DO VEREADOR EDNALDO COUTINHO VITAL/PSD – Altera_x000D_
 dotações orçamentárias do Projeto de Lei nº 212/2025 (LOA 2026), remanejando_x000D_
 R$ 400.000,00 da Ação 2011 – Manutenção das Atividades da Secretaria_x000D_
 Municipal de Administração para a Ação 2083 – Manutenção do Programa de_x000D_
 Apoio à Infraestrutura Produtiva da Agricultura Familiar e da Pesca, visando ao_x000D_
 fortalecimento da infraestrutura produtiva rural.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 005/2025 AO PL Nº 212/2025 – LOA 2026 DE_x000D_
 AUTORIA DO VEREADOR EDNALDO COUTINHO VITAL/PSD –_x000D_
 Modifica o 1º do ART.6 º do projeto de Lei nº 212/2025, que “Estima a receita e fixa a_x000D_
 despesa do Município de São Miguel do Gostoso/RN para o exercício financeiro de_x000D_
 2026”.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>1 - COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA, SEGURANÇA PÚBLICA, REDAÇÃO FINAL, FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/176/emenda_modificativa_e_aditiva_no01-2025_ver._ednaldo_coutinho.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/176/emenda_modificativa_e_aditiva_no01-2025_ver._ednaldo_coutinho.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 211/2025, Dispõe sobre a normatização das_x000D_
 Diárias Concedidas a Agentes Políticos e Servidores Efetivos ou em Comissão,_x000D_
 Prestadores Contratados e Colaboradores do Município de São Miguel do_x000D_
 Gostoso/RN, revogando-se integralmente os valores fixados na Lei nº 163/2008,_x000D_
 Decreto nº 016/2017 e demais disposições em contrário, bem como a apreciação,_x000D_
 discussão e deliberação de 01 (uma) EMENDA MODIFICATIVA de autoria_x000D_
 da Comissão de Constituição de Justiça e Redação Final, apresentada ao_x000D_
 referido Projeto de Lei;</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
     <t>Jean Ribeiro da Silva</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/107/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/107/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>Emenda destinada a ONG CANIS E FELIS de CNPJ: 28.728.796/001-_x000D_
 12 para realização de castração de cães, onde o objetivo é se ter um maior controle_x000D_
 de zoonoses em nosso município, assim evitando doenças causadas por animais,_x000D_
 onde a mesma ação se aumenta a proliferação de animais de rua.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/108/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/108/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 02/2025_x000D_
 Aquisição de um veículo zero km para a comunidade do reduto que_x000D_
 atenderá toda região Adjacente.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/109/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/109/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 03/2025_x000D_
 Emenda destinada a aquisição de um carroção para as embarcações_x000D_
 da praia da sede do Município para a retirada dos barcos da praia.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/110/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/110/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 04/2025_x000D_
 Emenda destinadas ao dia do evangélico no município.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Rodolfo da Baixinha</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/111/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/111/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 01/2025_x000D_
 Emendas destina a exames de alta e média complexidade.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/112/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/112/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 02/2025_x000D_
 Emenda destina a compra de cestas básicas.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/113/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/113/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 03/2025_x000D_
 Realização do Projeto TEAR: Tecendo esporte, cultura, direitos_x000D_
 humanos e cidadania através da organização Social COLETIVOS DE DIREITOS_x000D_
 HUMANOS, ECOLOGIA CULTURA E CIDADANIA (CDHEC), CNPJ_x000D_
 06.05.410/0001-87, reconhecida como de utilidade pública Municipal</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/114/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/114/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 04/2025_x000D_
 Emenda destina a reforma do muro, banheiro e pinturas da quadra da_x000D_
 Baixinha dos Franças.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/115/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/115/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 05/2025_x000D_
 Emenda destina a ONG CANIS E FELIS inscrita sob CNPJ_x000D_
 28.728.796/0001-12.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Evandro Menezes</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/116/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/116/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 01/2025_x000D_
 Emenda destinada a constituição da construção do posto de saúde da_x000D_
 comunidade Paraiso.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/117/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/117/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 02/2025_x000D_
 Emenda destinada a ONG CANIS E FELIS inscrita sob CNPJ_x000D_
 28.728.796/0001-12.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/118/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/118/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 03/2025_x000D_
 Aquisição de um carroção/Reboque para transporte de barco.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/119/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/119/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 04/2025_x000D_
 Emenda destinada à construção da cobertura do centro de eventos,_x000D_
 visando melhorar sua infraestrutura e possibilitar a realização de futuros eventos_x000D_
 culturais no local.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/120/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/120/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 05/2025_x000D_
 Emenda destina a compra de dois uniformes para equipe de Beachsoccer</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Beto de Agostinho</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/121/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/121/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 01/2025_x000D_
 Emenda destinada a aquisição de um carroção para as embarcações da_x000D_
 praia da sede do município para retirada dos barcos da praia.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/122/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/122/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 02/2025 DESTINADA A ONG CANIS E FELIS INSCRTA SOB CNPJ 28.728.796/0001-12</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/123/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/123/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 03/2025_x000D_
 Para construção de uma casa na comunidade da baixinha dos Franças_x000D_
 erradicação de casa de taipa.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/124/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/124/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 05/2025_x000D_
 Kit de inseminação com botijão de nitrogênio</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/125/emenda_impositiva_orcamento_no_06_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/125/emenda_impositiva_orcamento_no_06_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 06/2025_x000D_
 Projeto elétrico da sala do Raio-X, incluindo adequação para_x000D_
 equipamento de alta potência, sistema de proteção, novo padrão de energia,_x000D_
 QDL, aterramento e blindagem.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Ze de Luzenario</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/126/emenda_impositiva_orcamento_no_01_proj._212-202501_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/126/emenda_impositiva_orcamento_no_01_proj._212-202501_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 01/2025_x000D_
 Realização do projeto TEAR: tecendo esporte, cultura, direito humanos_x000D_
 e cidadania, direitos humanos e cidadania através da organização social coletivo_x000D_
 de direitos humanos, ecologia, cultura e cidadania (CDHEC), CNPJ 06.05.410-87_x000D_
 reconhecida como de utilidade publica municipal.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/127/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/127/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 02/2025_x000D_
 Manutenção das atividades da ONG CANIS E FELIS através da_x000D_
 organização social ASSOCIAÇÃO CANIS &amp; FELIS CNPJ 28728796/0001-12_x000D_
 reconhecida como de utilidade pública municipal.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/128/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/128/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 03/2025_x000D_
 Oferecer a população serviços de exames de alta complexidade</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/129/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/129/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 04/2025_x000D_
 Manutenção das atividades do Projeto “Gostoso recicla” através da_x000D_
 organização social ASSOCIAÇÃO PLANETA GOSTOSO, CNPJ_x000D_
 51.627.580/001-82, reconhecida como de utilidade Pública Municipal.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/130/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/130/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 05/2025_x000D_
 Implantação de pontos de conexão de internet WI-FI de acesso gratuito_x000D_
 nas comunidades de Antônio conselheiro e tabua.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Tiago Peixoto</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/131/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/131/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 01/2025_x000D_
 Justificativa: realização de ação para diminuição da fila de_x000D_
 ultrassonografia na Zona Rural do Município.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/132/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/132/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 02/2025_x000D_
 Justificativa: realização de ação para diminuição da fila de atendimento_x000D_
 de consultas para médicos cardiologistas na Zona Rural do Município.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/133/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/133/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 03/2025_x000D_
 Justificativa: destinação de emendas para a castração de animais e_x000D_
 manutenção de atividades da associação CANAIS DE FELIS SOB CNPJ nº_x000D_
 28.728.796/0001-12.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/134/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/134/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 04/2025_x000D_
 Justificativa: realização de exames de média e alta complexidade.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/135/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/135/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 05/2025_x000D_
 Justificativa: realização de ação para execução de pequenas cirurgias na_x000D_
 Zona Rural do Município.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/136/emenda_impositiva_orcamento_no_06_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/136/emenda_impositiva_orcamento_no_06_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 06/2025_x000D_
 Justificativa: aquisição de fardamento e realização de viagem a lazer_x000D_
 com ônibus e alimentação ao grupo de idosos.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/137/emenda_impositiva_orcamento_no_07_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/137/emenda_impositiva_orcamento_no_07_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 07/2025_x000D_
 Justificativa: aquisição de material esportivo como; bolsas de futebol,_x000D_
 futsal, Beach soccer, redes e outros</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/138/emenda_impositiva_orcamento_no_08_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/138/emenda_impositiva_orcamento_no_08_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 08/2025_x000D_
 Justificativa: aquisição de carroção para os barcos</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/139/emenda_impositiva_orcamento_no_09_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/139/emenda_impositiva_orcamento_no_09_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 09/2025_x000D_
 Justificativa: realização do bem-estar social através de um campeonato_x000D_
 de futsal na Zona Rural do Município</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/140/emenda_impositiva_orcamento_no_10_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/140/emenda_impositiva_orcamento_no_10_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 10/2025_x000D_
 Justificativa: destinação a construção de estaleiro para os pescadores artesanal</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/141/emenda_impositiva_orcamento_no_11_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/141/emenda_impositiva_orcamento_no_11_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 11/2025_x000D_
 Justificativa: aquisição de notebook, computador de mesa e impressora_x000D_
 multinacional.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/142/emenda_impositiva_orcamento_no_12_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/142/emenda_impositiva_orcamento_no_12_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 12/2025_x000D_
 Justificativa: incentivo a prática de pesca esportiva por meio da_x000D_
 ASSOCIAÇÃO CLUBE DE PESCA XARÉU sob CNPJ 54.578.952/0001-16.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Irmã Letinha</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/143/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/143/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 01/2025_x000D_
 Justificativa: em função da alta demanda dos pacientes para a_x000D_
 realização de exames de média e alta complexidade.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/144/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/144/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 02/2025_x000D_
 Emenda destinada: a presente emenda parlamentar visa financiar uma_x000D_
 ação itinerante de saúde integral da mulher com prioridade nos distritos</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/145/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/145/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 03/2025_x000D_
 Emenda destinada: emenda parlamentar para o custeio de exames de_x000D_
 média e alta complexidade e procedimentos específicos, para pacientes_x000D_
 oncológicos.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/146/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/146/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 04/2025_x000D_
 Emenda destinada: emenda destinada para a compra de materiais_x000D_
 pedagógicos e livros de literatura infantil.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/147/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/147/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 05/2025_x000D_
 Emenda destinada: emenda destinada para a compra de materiais_x000D_
 pedagógicos e livros de literatura infantil.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/148/emenda_impositiva_orcamento_no_06_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/148/emenda_impositiva_orcamento_no_06_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 06/2025_x000D_
 Justificativa: emenda destinada para a construção de um estaleiro que_x000D_
 contará com uma estrutura ampla, projetada especialmente para atender às_x000D_
 necessidades dos pescadores na manutenção e conservação de suas embarcações.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/149/emenda_impositiva_orcamento_no_07_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/149/emenda_impositiva_orcamento_no_07_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 07/2025_x000D_
 Emenda destinada para a associação clube de pesca esportiva xaréu_x000D_
 (XAREU), inscrita no CNPJ 54.578.952/0001-16, com sede no município de são_x000D_
 Miguel do gostoso/RN; esta, será designada para a compra de material esportivo,_x000D_
 vestuário permanente e projeto social com crianças e adolescente, com inclusão_x000D_
 também das que sejam pessoas com deficiências (PCDS).</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/150/emenda_impositiva_orcamento_no_08_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/150/emenda_impositiva_orcamento_no_08_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 08/2025_x000D_
 Justificativa: emenda destinada para a aquisição de cestas básicas,_x000D_
 destinadas ao benefício das famílias carentes que fazem parte dos programas_x000D_
 existentes na secretaria de destino.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/151/emenda_impositiva_orcamento_no_09_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/151/emenda_impositiva_orcamento_no_09_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 09/2025_x000D_
 Justificativa: emenda destinada para a contratação de show_x000D_
 Evangélico que acontece anualmente em comemoração ao “DIA DO_x000D_
 EVANGÉLICO”</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Neto da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/152/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/152/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>Aquisição de um carro de transporte de embarcações destinado aos_x000D_
 trabalhadores da pesca artesanal.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/153/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/153/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 02/2025_x000D_
 Evento em comemoração ao dia do evangélico</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/154/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/154/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 03/2025_x000D_
 Emenda destinada: Instalação de um estaleiro de embarcações_x000D_
 destinado aos trabalhadores da pesca artesanal.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/155/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/155/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 04/2025_x000D_
 Emenda destinada: aquisição de cestas básicas para família de baixa_x000D_
 renda do município de são Miguel do gostoso/RN</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/156/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/156/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 05/2025_x000D_
 Emenda destinada: manutenção das atividades da quadrilha junina_x000D_
 XÊPA sertão.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/157/emenda_impositiva_orcamento_no_06_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/157/emenda_impositiva_orcamento_no_06_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 06/2025_x000D_
 Emenda destinada: Compra de ventilador pulmonar para suporte_x000D_
 ventilatório adulto, pediátrico e neonatal.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/158/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/158/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 01/2025_x000D_
 Emenda destina a aquisição de um ar condicionado pra sala de_x000D_
 curativo pintura e manutenção do posto de saúde do cruzamento.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/159/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/159/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 02/2025_x000D_
 Emenda destina a substituição de portas e janelas danificadas, pintura_x000D_
 e manutenção do posto de saúde do novo horizonte.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/160/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/160/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 03/2025_x000D_
 Emenda destina a ONG CANIS E FELIS inscrita sob CNPJ_x000D_
 28.728.796/0001-12 para ampliar o nu´mero de mutirões de castração;_x000D_
 adquirir insumos, medicamentos e materiais veterinários; promover aço˜es_x000D_
 educativas de combate ao abandono e maus-tratos; aprimorar as condições_x000D_
 de logística, deslocamento e estrutura físicas das operação.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>EMENDA 04/2025_x000D_
 Emenda destinada a compra de fardamento para os alunos da_x000D_
 creche ao 9º ano das escolas municipais; Professora Maria Soledade Coelho_x000D_
 de Oliveira- novo horizonte; Escola Municipal Margarida Alves – Arizona_x000D_
 escola municipal dr. Ricardo Simione – Paraiso escola municipal Alda de_x000D_
 Souza - angico velho escola municipal Joao França – cruzamento.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/162/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/162/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 05/2025_x000D_
 Emenda destinada a compra de 04 notebook e 02 Impressora para_x000D_
 a escola municipal Professora Maria Soledade Coelho de Oliveira - Novo_x000D_
 Horizonte.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/166/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/166/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf</t>
   </si>
   <si>
     <t>Emenda destina a Manutenção do carro da Baixinha dos França</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_01.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_01.pdf</t>
   </si>
   <si>
     <t>Indicar a necessidade de implantação de uma Casa de Apoio para pacientes do município de São Miguel do Gostoso que realizam tratamento contra o câncer na cidade de Natal/RN.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_02.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_02.pdf</t>
   </si>
   <si>
     <t>Indicação nº 002/2025 de autoria do vereador Ednaldo Coutinho Vital - Indica que seja realizada_x000D_
 a reforma da Escola Municipal Maria Soledade Coelho de Oliveira, Localizada no distrito de Novo_x000D_
 Horizonte.</t>
   </si>
   <si>
     <t>Projeto de Indicação nº 001/2025 de autoria do vereador Luís Ribeiro da Silva Neto – Nos termos_x000D_
 regimentais, venho por meio deste indicar ao Excelentíssimo senhor prefeito municipal de São_x000D_
 Miguel do Gostoso, com encaminhamento à secretaria municipal de obras e urbanismo e à_x000D_
 secretaria de turismo e meio ambiente, a necessidade de construção de uma passarela com deck_x000D_
 nas falésias da praia de Tourinhos, visando à valorização turística, ambiental e paisagística do local.</t>
   </si>
   <si>
     <t>Projeto de Indicação nº 002/2025 de autoria do vereador Luís Ribeiro da Silva Neto - Nos termos_x000D_
 regimentais, venho por meio deste indicar ao Excelentíssimo senhor prefeito municipal de São_x000D_
 Miguel do Gostoso, com encaminhamento à secretaria de Administração e à Procuradoria Geral do_x000D_
 Municipio, a necessidade de criação da Guarda Municipal, com a devida estrutura legal, operacional_x000D_
 e administrativa.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/25/proj._de_indicacao_no_01-2025_ver.__maria_josalete.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/25/proj._de_indicacao_no_01-2025_ver.__maria_josalete.pdf</t>
   </si>
   <si>
     <t>Indicação nº 001/2025 de autoria da vereadora Maria Josalete da Câmara Cruz – Solicita ao Poder_x000D_
 Executivo Municipal que seja realizada a reforma da quadra poliesportiva da Escola Municipal Ana_x000D_
 Ribeiro Barbosa, localizada nesta cidade, bem como a construção de uma cobertura adequada para_x000D_
 a referida quadra.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_01.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_01.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a ampliação das atividades do grupo de Idoso para atender também à população da zona rural de São Miguel do Gostoso/RN</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_03.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_03.pdf</t>
   </si>
   <si>
     <t>Indicação nº 003/2025 de autoria do vereador Ednaldo Coutinho Vital - Indica que sejam_x000D_
 tomadas providências para a colocação de placas de identificação nas estradas vicinais que dão_x000D_
 acesso às comunidades rurais do município.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_04.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_04.pdf</t>
   </si>
   <si>
     <t>Indicação nº 004/2025 de autoria do vereador Ednaldo Coutinho Vital – Indica que seja realizada_x000D_
 com urgência a manutenção e o roço das estradas vicinais que ligam as seguintes localidades da_x000D_
 zona rural do município: Trecho entre São Miguel do Gostoso e a comunidade de cruzamento, trecho_x000D_
 entre cruzamento e o município de Parazinho/RN, estradas vicinais que dão acesso as comunidades_x000D_
 de Reduto, Tabua, Angico de Fora, Antônio Conselheiro, Santa Fé, Angico Velho e Boa Esperança,_x000D_
 todas com ligação direta ou indireta ao município vizinho de Parazinho/RN.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_05.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_05.pdf</t>
   </si>
   <si>
     <t>Indicação nº 005/2025 de autoria do vereador Ednaldo Coutinho Vital – Indica que sejam_x000D_
 adotadas providências para a reforma das quadras de esportes localizadas nas comunidades rurais_x000D_
 de: Cruzamento e Baixinha dos Franças.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/29/proj._de_indicacao_no_01-2025_ver._jean_ribeiro.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/29/proj._de_indicacao_no_01-2025_ver._jean_ribeiro.pdf</t>
   </si>
   <si>
     <t>Projeto de Indicação nº 001/2025 de autoria do vereador Jean Ribeiro da Silva – Sugere ao chefe_x000D_
 do Poder Executivo Municipal a realização da reforma da quadra de esportes da comunidade de_x000D_
 Morros dos Martins, distrito de São Miguel do Gostoso/RN, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_02.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_02.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a implantação de suportes para lixeiras com compartimentos para coleta seletiva, visando a organização dos descartes de resíduos e a prevenção das dispersão do lixo por animais nas vias publicas.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/30/proj._de_indicacao_no_01-2025_ver.__rodolfo_modesto.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/30/proj._de_indicacao_no_01-2025_ver.__rodolfo_modesto.pdf</t>
   </si>
   <si>
     <t>Projeto de Indicação nº 001/2025 de autoria do vereador Rodolfo Modesto – Indica ao poder_x000D_
 executivo Municipal a construção de uma quadra poliesportiva coberta na escola Municipal prefeito_x000D_
 josé Américo, situada na comunidade da baixinha dos franças, com objetivo de promover melhores_x000D_
 condições para práticas esportivas, educativas e comunitárias.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_03.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_03.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a aquisição de cadeiras anfíbias para garantir acessibilidade a banhistas com dificuldade de locomoção nas praias de São Miguel do Gostoso/RN.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_06.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_06.pdf</t>
   </si>
   <si>
     <t>PROJETO DE INDICAÇÃO Nº 006/2025 DE AUTORIA DO VEREADOR EDNALDO_x000D_
 COUTINHO VITAL – Indica que seja realizado um estudo de viabilidade técnica, jurídica e_x000D_
 econômica para a criação de um programa social destinado aos coletores de lixo (garis), com a_x000D_
 finalidade de comtemplar a categoria com a concessão de uma cesta básica mensal e a inclusão_x000D_
 em um plano de saúde</t>
   </si>
   <si>
     <t>INDICAçÃO N9 OO3/2025 DE AUTORIA DO VEREADOR LUIS RIBEIRO DA SITVA NETO/PP -_x000D_
 EMENTA: lndica ao Poder Executivo Municipal a necessidade de construção de um Estaleiro_x000D_
 para reparos de embarcações na cidade de São Miguel do Gostoso/RN.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/33/proj._de_indicacao_no_02-2025_ver.__maria_josalete.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/33/proj._de_indicacao_no_02-2025_ver.__maria_josalete.pdf</t>
   </si>
   <si>
     <t>Indicação Nr oo2/2025 DE AUTORIA DA VEREADORA MARIA JOSALETE - Indica que seja realizada a reforma da casa de farinha do distrito do Fréjo._x000D_
 Atualmente, o prédio apresenta riscos à segurança e à higiene dos trabalhadores, afetando a_x000D_
 qualidade do produto e a continuidade da atividade.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/34/proj._de_indicacao_no_003-2025_ver.__maria_josalete.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/34/proj._de_indicacao_no_003-2025_ver.__maria_josalete.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nr 003/2025 DE AUTORIA DA VEREADORA MARIA JOSALETE DA_x000D_
 CAMARA CRUZ - Indica que sela realizado o roço nas comunidades de Fréjo, ouro Branco e_x000D_
 Umburana.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_04.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_04.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal de São Miguel do Gostoso/RN a criação do aplicativo "Cuidando de Gostoso", destinado ao recebimento de reclamações, sugestões e demandas da população.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/21/proj._de_indicacao-_no_005-2025_ver_tiago_peixoto.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/21/proj._de_indicacao-_no_005-2025_ver_tiago_peixoto.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal de São Miguel do Gostoso/RN a criação do Roteiro Turístico Digital com QR Codes e Mapas de Orientação instalados nos principais pontos turísticos da cidade.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_07.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_07.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 007/2025 DE AUTORIA DO VEREADOR O VEREADOR EDNALDO COUTINHO VITAL PSD - O Vereador Ednaldo Coutinho Vital, no uso de suas atribuições legais e regimentais, com fundamento no Art. 100 do Regimento Interno desta Casa Legislativa, vem, respeitosamente, apresentar a seguinte: indica que seja realizado uma parceria entre a Secretaria de Saúde e a Secretaria de Educação, para que seja implantado um programa voltado à realização de cursos e palestras educativas sobre Primeiros Socorros nas Escolas Municipais, ministrados por profissionais da Saúde.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/36/proj._de_indicacao_no_004-2025_ver.__maria_josalete.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/36/proj._de_indicacao_no_004-2025_ver.__maria_josalete.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 004/2025 DE AUTORIA DA VEREADORA MARIA JOSALETE DA CAMARA CRUZ – Indica a necessidade de realizar a obra de pavimentação (calçamento) na Rua das Cavalas, Rua do Sirigado e Rua das Mariquitas e da continuidade na pavimentação da Rua dos Búzios no Município de São Miguel do Gostoso.</t>
   </si>
   <si>
     <t>Beto de Agostinho, Rodolfo da Baixinha</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/37/proj._de_indidicacao_no_01-2025_ver._rodolfo_modesto_e_alberto_charles.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/37/proj._de_indidicacao_no_01-2025_ver._rodolfo_modesto_e_alberto_charles.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 001/2025 DE AUTORIA DOS VEREADORES ALBERTO CHARLES BELÉM E_x000D_
 RODOLFO MODESTO DOS SANTOS – Indicam a implantação de gramado no campo de futebol_x000D_
 da Comunidade da Baixinha dos França, a fim de oferecer melhores condições para a pratica_x000D_
 esportiva e o lazer da população local.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_06.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_06.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal de São Miguel do Gostoso/RN que seja realizada, por meio da Secretaria de Obras, a reforma e modernização do calçadão da avenida principal, no trecho compreendido entre a Willey Ferragens e a Unidade Mista Dr. Ricardo Simione, garantindo que o espaço seja totalmente adaptado para acessibilidade.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_08_2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_08_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE INDICAÇÃO Nº08/2025 DE AUTORIA VEREADOR EDNALDO COUTINHO VITAL (PSD) – Solicita ao Poder Executivo Municipal estudo de viabilidade técnica, econômica e jurídica para criação do Programa Municipal de Apoio e incentivo à Agricultura Familiar, com o objetivo de fortalecer a produção agrícola local e garantir condições adequadas para o plantio, especialmente durante os períodos de estiagem.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/3/indicacao_09_2025_1.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/3/indicacao_09_2025_1.pdf</t>
   </si>
   <si>
     <t>– Indica ao Poder Executivo Municipal que realize a atualização e o reajuste salarial dos Diretores Escolares, Coordenadores Pedagógicos e Secretários Escolares da Rede Municipal de Ensino, considerando a importância estratégica desses profissionais para a qualidade do ensino público e para o bom funcionamento das unidades escolares.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>LO</t>
   </si>
   <si>
     <t>Lei Ordinária</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 006/2025 DO PODER LEGISLATIVO MUNICIPAL- de autoria do vereador_x000D_
 Tiago Vieira Peixoto- reconhece como patrimônio cultural e imaterial do Município de São_x000D_
 Miguel do Gostoso o evento luau da praia da xepa e da outras providencias.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Beto de Agostinho, Ednaldo Coutinho, Evandro Menezes, Irmã Letinha, Jean Ribeiro da Silva, Rodolfo da Baixinha, Tiago Peixoto</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/79/proj._de_decreto_legislativo_001-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/79/proj._de_decreto_legislativo_001-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 001/2025 de autoria dos vereadores Jean_x000D_
 Ribeiro da Silva, Aberto Charles Belém da Silva, Tiago Vieira Peixoto, Maria Josalete_x000D_
 Câmara Cruz, Evandro da Silva Menezes, Rodolfo Modesto dos Santos, Ednaldo Coutinho_x000D_
 vital – Concede o título de cidadão Gostosense ao senhor Luiz Eduardo bento da silva e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/80/proj._de_decreto_legislativo_002-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/80/proj._de_decreto_legislativo_002-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 002/2025 de autoria do vereador Ednaldo_x000D_
 Coutinho – Concede o Título de Cidadão Gostosense ao Senhor Fernando de Castro Lima Neto A CÂMARA_x000D_
 MUNICIPAL DE SÃO MIGUEL DO GOSTOSO, Estado do Rio Grande do Norte, no uso de suas_x000D_
 atribuições legais, especialmente as previstas no Art. 26, inciso XIX da Lei Orgânica Municipal_x000D_
 e no Art. 153 do Regimento Interno.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/81/proj._de_decreto_legislativo_003-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/81/proj._de_decreto_legislativo_003-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 003/2025 DE AUTORIA DO VEREADOR JEAN_x000D_
 RIBEIRO DA SILVA/PSD – Concede o Título de Cidadão Gostosense ao Excelentíssimo_x000D_
 Senhor Deputado Federal General Girão, e dá outras providências.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/82/proj._de_decreto_legislativo_004-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/82/proj._de_decreto_legislativo_004-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 004/2025 DE AUTORIA DO VEREADOR_x000D_
 EDNALDO COUTINHO VITAL/PSD – Concede o Título de Cidadão Gostosense ao Senhor_x000D_
 Paulo Eduardo Câmara Sobral.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Beto de Agostinho, Jean Ribeiro da Silva</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/163/proj._de_decreto_legislativo_005-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/163/proj._de_decreto_legislativo_005-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Cidadão Gostosense_x000D_
 ao Senhor Fellipe Souza Camargo e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/164/proj._de_decreto_legislativo_006-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/164/proj._de_decreto_legislativo_006-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Gostosense_x000D_
 ao Senhor João Francisco Camargo e dá_x000D_
 ouüas providências.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/165/proj._de_decreto_legislativo_007-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/165/proj._de_decreto_legislativo_007-2025.pdf</t>
   </si>
   <si>
     <t>DISPÔE SOBRE A APROVAÇÃO COM RESSALVAS_x000D_
 DAS CONTAS DE GOVERNO DO PODER_x000D_
 EXECUTIVO MLTNICIPAL DE SÃO MICUEL DO_x000D_
 COSTOSO/RN, REFERENTHS AO EXERCÍCIO DE_x000D_
 2012.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Beto de Agostinho, Ednaldo Coutinho, Evandro Menezes, Irmã Letinha, Jean Ribeiro da Silva, Neto da Saúde, Rodolfo da Baixinha, Tiago Peixoto, Ze de Luzenario</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/104/proj._de_decreto_legislativo_008-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/104/proj._de_decreto_legislativo_008-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº008/2025 DO PODER LEGISLATIVO – Concede o_x000D_
 Titulo de Cidadã Gostosense à Sra. Daniela Cravo Lopes e dá outras providências.</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Jean Ribeiro da Silva, Neto da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_001-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_001-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento da profissão de condutor de ambulância no âmbito do município de São Miguel do Gostoso/RN e dá outras providências.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Projeto de Lei nº 002/2025 do Poder Legislativo Municipal - Dispõe sobre a denominação de praça_x000D_
 Julia Porrada em homenagem a Marieta Menezes de Oliveira e dá outras providências.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Jean Ribeiro da Silva, Tiago Peixoto</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/64/proj._de_lei_no03-2025_ver._jean_ribeiro_e_tiago_peixoto.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/64/proj._de_lei_no03-2025_ver._jean_ribeiro_e_tiago_peixoto.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 003/2025 do Poder Legislativo - Institui diretrizes, estratégias e ações para_x000D_
 programa de atenção e orientação às mães atípicas - "Cuidando de quem cuida".</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/65/proj._de_lei_no04-2025_ver._jean_ribeiro_e_tiago_peixoto.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/65/proj._de_lei_no04-2025_ver._jean_ribeiro_e_tiago_peixoto.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 004/2025 do Poder Legislativo - Institui o selo "Empresa Amiga do Autista" no_x000D_
 âmbito do município de São Miguel do Gostoso/RN.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/67/proj._de_lei_no05-2025_ver._jean_ribeiro.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/67/proj._de_lei_no05-2025_ver._jean_ribeiro.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 005/2025 do Poder Legislativo Municipal de autoria do vereador Jean Ribeiro_x000D_
 da Silva - Reconhece como Patrimônio Cultural Imaterial do Município de São Miguel do_x000D_
 Gostoso/RN a atividade artesanal do bordado Labirinto da Comunidade do Reduto, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/70/proj._de_lei_no06-2025_ver.__tiago_peixoto.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/70/proj._de_lei_no06-2025_ver.__tiago_peixoto.pdf</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Neto da Saúde, Ze de Luzenario</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/69/proj._de_lei_no007-2025_ver._luis_ribeiro_e_jose_maria.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/69/proj._de_lei_no007-2025_ver._luis_ribeiro_e_jose_maria.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 007/2025 DO PODER LEGISLATIVO MUNICIPAL- de autoria dos_x000D_
 vereadores Luís Ribeiro da silva neto e o vereador Jose Maria Bezerra da Silva que concede_x000D_
 título de cidadã Gostosense a cidadã Patrícia de Sousa A. Rodriguez Mercedes</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/71/proj._de_lei_no008-2025_ver._luis_ribeiro_e_jose_maria.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/71/proj._de_lei_no008-2025_ver._luis_ribeiro_e_jose_maria.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 008/2025 DO PODER LEGISLATIVO MUNICIPAL- de autoria dos_x000D_
 vereadores Luís Ribeiro da silva neto e o vereador Jose Maria Bezerra da Silva que concede_x000D_
 titulo de cidadão Gostosense ao cidadão Jonathan Rodriguez Mercedes.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/72/proj._de_lei_no09-2025_da_casa_legislativa.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/72/proj._de_lei_no09-2025_da_casa_legislativa.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso XVIII do art. 64 da lei orgânica do Município de São Miguel do Gostoso/RN, para incluir a competência do Poder Legislativo na iniciativa de projetos de lei que disponham sobre a denominação de prédios públicos e logradouro municipais, e da outras providencias.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/73/proj._de_lei_no010-2025_ver._ednaldo_coutinho.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/73/proj._de_lei_no010-2025_ver._ednaldo_coutinho.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 010/2025 de autoria do vereador Ednaldo Coutinho Vital - Declara como_x000D_
 Patrimônio cultural, imaterial e histórico do município de São Miguel do Gostoso/RN a tradicional_x000D_
 festa religiosa de São Pedro padroeiro dos pescadores, inscreve-a no calendário oficial de eventos_x000D_
 do município e dá outras providências.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/74/proj._de_lei_no011-2025_ver._ednaldo_coutinho.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/74/proj._de_lei_no011-2025_ver._ednaldo_coutinho.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 011/2025 de autoria do vereador Ednaldo Coutinho Vital – Dispõe sobre a_x000D_
 inclusão, no calendário de eventos do município de São Miguel do Gostoso/RN, de competições_x000D_
 esportivas tradicionais e dá outras providências.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/76/proj._de_lei_no012-2025_ver._jean_ribeiro.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/76/proj._de_lei_no012-2025_ver._jean_ribeiro.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 012/2025 do Poder Legislativo de autoria do vereador - Jean Ribeiro da_x000D_
 Silva/PSD - Reconhece como de utilidade pública municipal a associação dos moradores e veranistas_x000D_
 da praia do marco (AMV – PRAIAMAR), e dá outras providências.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/83/proj._de_lei_no013-2025_ver._jean_ribeiro_e_tiago_peixoto.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/83/proj._de_lei_no013-2025_ver._jean_ribeiro_e_tiago_peixoto.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 013/2025 DE AUTORIA JEAN RIBEIRO DA SILVA/PSD, TIAGO_x000D_
 VIEIRA PEIXOTO/PODE – EMENTA: Reconhece de Utilidade Pública Municipal a_x000D_
 Associação Canis &amp; Felis, inscrita no CNPJ nº 28.728.796/0001-12, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/84/proj._de_lei_no014-2025_ver._luis_ribeiro.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/84/proj._de_lei_no014-2025_ver._luis_ribeiro.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 014/2025 DE AUTORIA DO VEREADOR LUIS RIBEIRO DA SILVA_x000D_
 NETO – Dispõe sobre regras para condução de cães agressivos em vias públicas do_x000D_
 Município de São Miguel do Gostoso e dá outras providências.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/85/proj._de_lei_no015-2025_ver._luis_ribeiro.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/85/proj._de_lei_no015-2025_ver._luis_ribeiro.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 015/2025 DE AUTORIA DO VEREADOR LUIS RIBEIRO DA SILVA_x000D_
 NETO – EMENTA: Dispõe sobre a vedação à nomeação, para cargos em comissão e funções_x000D_
 de confiança, de pessoas condenadas por crimes de feminicídio e violência contra a mulher,_x000D_
 no âmbito do Município de São Miguel do Gostoso/RN, e dá outras providências</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Jean Ribeiro da Silva, Ze de Luzenario</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/86/proj._de_lei_no016-2025_ver._jean_ribeiro_e_jose_maria.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/86/proj._de_lei_no016-2025_ver._jean_ribeiro_e_jose_maria.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Ne 016|2O25 DE AUTORIA DOS VEREADORES JEAN RIBEIRO DA SILVA E_x000D_
 JOSE MARIA BEZERRA DA SIIVA/PP - EMENTA: Reconhece como de utilidade pública_x000D_
 municipal a Associação Planeta Gostoso, e dá outras providências.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/87/proj._de_lei_no017-2025_ver._tiago_peixoto.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/87/proj._de_lei_no017-2025_ver._tiago_peixoto.pdf</t>
   </si>
   <si>
     <t>PROIETO DE LEI Ne Ol7 /2025 DO PODER LEGISLATM MUNICIPAT DE AUTORIA DO_x000D_
 VEREADOR TIAGO VIEIRA PEIXOTO - "lnstitui o Programa Municipal de Saúde Mental nas_x000D_
 Escolas de São Miguel do Gostoso/RN, e dá outras providências,</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/88/proj._de_lei_no018-2025_ver._luis_ribeiro.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/88/proj._de_lei_no018-2025_ver._luis_ribeiro.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 018/2025 DE AUTORIA DO VEREADOR LUIS RIBEIRO DA SILVA_x000D_
 NETO/PP - Dispõe sobre a obrigatoriedade da Companhia de Águas e Esgotos do Rio Grande do_x000D_
 Norte (CAERN) realizar o reparo de buracos e valas abertos nas vias e logradouros públicos do_x000D_
 Município de São Miguel do Gostoso/RN e dá outras providências.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/101/proj._de_lei_no_019-2025_ver._ma_josalete.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/101/proj._de_lei_no_019-2025_ver._ma_josalete.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°019/2025 DE AUTORIA DA VEREADORA MARIA JOSALETE DA_x000D_
 CÂMARA CRUZ - EMENTA: EMENTA: Reconhece de Utilidade Pública Municipal a_x000D_
 ASSOCIAÇÃO CLUBE DE PESCA ESPORTIVA XARÉU (XARÉU), inscrit54.578.952/0001-16,_x000D_
  com sede no Município de São Miguel do Gostoso/RN.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/102/proj._de_lei_no_020-2025_ver._tiago_peixoto.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/102/proj._de_lei_no_020-2025_ver._tiago_peixoto.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº020/2025 DE AUTORIA DO VEREADOR TIAGO VIEIRA PEIXОТО -_x000D_
 "Institui o Programa Municipal "Olhar Atento", destinado à identificação e prevenção de_x000D_
 abusos sexuais contra crianças e adolescentes nas escolas do Município de São Miguel do_x000D_
 Gostoso/RN, e dá outras providências."</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/103/proj._de_lei_no_021-2025_ver._luis_ribeiro.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/103/proj._de_lei_no_021-2025_ver._luis_ribeiro.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N21/2025 DE AUTORIA DO VEREADOR LUIS RIBEIRO DA SILVA_x000D_
 NETO - Dispõe sobre a proibição da soltura e utilização de fogos de artifício com estampido no município_x000D_
 de São Miguel do Gostoso, estabelece medidas educativas e dá outras providências.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/105/proj._de_lei_no_024-2025__ver._tiago_peixoto.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/105/proj._de_lei_no_024-2025__ver._tiago_peixoto.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº24/2025 DE AUTORIA DO VEREADOR TIAGO VIEIRA PEIXOTO_x000D_
 (PODE) - EMENTA: Inclui o evento "Open Gostoso de Surfcasting" no Calendário Esportivo_x000D_
 Oficial do Município de São Miguel do Gostoso/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Leonardo Teixeira da Cunha</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei_197-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei_197-2025.pdf</t>
   </si>
   <si>
     <t>Denominar a praça localizada na comunidade de Tabua, com o nome do Sr. Pedro Rodrigues da Silva.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de_lei_198-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de_lei_198-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do piso salarial dos profissionais do magistério público da educação básica no município de São Miguel do Gostoso/RN, com base na base na Portaria MEC nº 77/25 e dá outras providências.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_199-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_199-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração, inclusão e exclusão de cargos e salários elencados no artigo 75 da lei complementar nº 515/2025 e seu anexo.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/12/projeto_de_lei_200-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/12/projeto_de_lei_200-2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta o pagamento de auxílio-alimentação aos trabalhadores plantonistas da Secretaria de Saúde do Município de São Miguel do Gostoso/RN.E aos motoristas que realizam o transporte de pacientes do Município de São Miguel do Gostoso/RN a outras localidades com a distancia mínima de 210 km até o seu destino e dá outras providências.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Projeto de lei nº 201/2025 do Poder Executivo Municipal - Institui a taxa de serviço de coleta,_x000D_
 manejo e destinação final de resíduos sólidos e altera a Lei complementar nº 250/13, e dá outras_x000D_
 providencias.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 202/2025 do Poder Executivo - Dispõe sobre as diretrizes orçamentárias para_x000D_
 elaboração do orçamento geral do município para o exercício de 2026, e dá outras providências.</t>
   </si>
@@ -1660,426 +1660,426 @@
     <t>207</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 207/2025 DO PODER EXECUTIVO MUNICIPAL — Dispõe sobre_x000D_
 ”Nominação das Ruas na Praia do Marco, área Urbana do Municipio de São Miguel do Gostoso”_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº208/2025 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL -_x000D_
 EMENTA: Instituição do Sistema Municipal de Cultura - SMC do Município de São Miguel do_x000D_
 Gostoso.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE SÃO MIGUEL DO GOSTOSO - PREFE</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/9/minuta_para_lei_municipal_de_seguranca_alimentar_e_nutricional.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/9/minuta_para_lei_municipal_de_seguranca_alimentar_e_nutricional.pdf</t>
   </si>
   <si>
     <t>Cria   os   componentes   do   Município    de São Miguel do Gostoso/RN do Sistema Nacional de Segurança Alimentar, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional e dá outras providências.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_lei_211.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_lei_211.pdf</t>
   </si>
   <si>
     <t>Normatiza as Diárias concedidas a_x000D_
  agentes políticos e servidores ef,etivos ou em_x000D_
  comissão, prestadores contratados e colaboradores_x000D_
  do Municipio de São Miguel do Gostoso/RN._x000D_
  revogando-se integralmente os valores fixados pela_x000D_
  Leí n" 44512023, bem como a Lei no 163/2008 o_x000D_
  Decreto no 01612017 e demais disposições em_x000D_
  contrário.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_de_lei_212_2025_loa_2026_1_1.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_de_lei_212_2025_loa_2026_1_1.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO MIGUEL DO GOSTOSO/RN, PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/8/projeto_de_lei_213_2025_reestruturacao_do_cms.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/8/projeto_de_lei_213_2025_reestruturacao_do_cms.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reestruturação do Conselho Municipal de Saúde de São Miguel do Gostoso/RN, revoga as disposições em contrário e dá outras providências.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 214/2025 – Lei Complementar, Altera e atualiza_x000D_
 a Lei Complementar nº 345/2019, para fins de inclusão da subatividade de_x000D_
 geração de energia fotovoltaica no Anexo III do Regime Especial de_x000D_
 Fiscalização de Localização e Funcionamento, e dá outras providências</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/75/projeto_de_resolucao_002.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/75/projeto_de_resolucao_002.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 002/2025 de autoria da Mesa Diretora do Poder Legislativo Municipal_x000D_
 – Institui, no âmbito da Câmara Municipal de São Miguel do Gostoso/RN, a Ouvidoria Legislativa,_x000D_
 estabelece suas competências, estrutura funcional, forma de designação, prazos de tramitação das_x000D_
 manifestações e dá outras providências.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/15/requerimento_ednaldo_01-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/15/requerimento_ednaldo_01-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve requer que após ouvido plenário, seja encaminhado ao Excelentíssimo Senhor Pré-eleito Municipal Leonardo Teixeira da Cunha. a solicitação das seguintes providências: Solicita a recuperação e Íoço das estradas vicinais que ligam as comunidades: Arizona ao Novo Horizonte, Ângico velho à comunidade Cruzamento bem como a estrada que liga a comunidade Novo Horizonte ao Ângico Velho.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento_ednaldo_02-2025.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento_ednaldo_02-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve requer que após ouvido plenário. seja encaminhado ao Excelentissimo Senhor Prefeito Municipal Leonardo Teixeira da Cunha, a solicitação das seguintes providências: Solicita a manutenção das luminárias da área rural dando início pelas comunidades Baixinha dos Franças, Cruzamento, Novo Horizonte, Arizona, Paraíso e nas demais comunidades rurais do Município</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/40/req._01-2025_ver._rodolfo_modesto.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/40/req._01-2025_ver._rodolfo_modesto.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 001/2025 de autoria do vereador Rodolfo Modesto dos Santos - Requer a_x000D_
 instalação de lombadas e sinalização de área escolar em frente à Escola Municipal Prefeito José_x000D_
 Americo, localizada no distrito de Baixinha dos Franças.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/41/req._no_001-2025_ver._maria_josalete.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/41/req._no_001-2025_ver._maria_josalete.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 001/2025 de autoria da vereadora Maria Josalete da Câmara Cruz - Solicita a_x000D_
 reconstrução da Rua da Xepa com tijolos intertravados e a criação de rampas de acessibilidade.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/42/req._no_003-2025__ver._maria_josalete.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/42/req._no_003-2025__ver._maria_josalete.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 002/2025 de autoria da vereadora Maria Josalete da Câmara Cruz – Solicita a_x000D_
 conclusão da academia da Saúde no distrito de Frejó.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/43/req._no_01-2025_ver._tiago_peixoto.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/43/req._no_01-2025_ver._tiago_peixoto.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 001/2025 de autoria do vereador Tiago Vieira Peixoto - Solicita a manutenção_x000D_
 da iluminação publica na Rua dos Caranguejos.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/44/req._no_003-2025_ver._maria_josalete.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/44/req._no_003-2025_ver._maria_josalete.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 003/2025 de autoria da vereadora Maria Josalete da Câmara Cruz - Solicita a_x000D_
 reforma da frente do ginásio poliesportivo o Carlitão, devido aos danos causados pelas chuvas_x000D_
 intensas.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/45/req._no01-2025_ver._evandro_menezes.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/45/req._no01-2025_ver._evandro_menezes.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 001/2025 do vereador Evandro da Silva Menezes - Solicita a construção de_x000D_
 pórticos nas entradas das praias do Santo Cristo, Cardeiro e Maceio.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/46/req._no02-2025_ver._evandro_menezes.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/46/req._no02-2025_ver._evandro_menezes.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 002/2025 do Vereador Evandro da Silva Menezes – Solicitação de Mutirão de_x000D_
 exames laboratoriais no Município de São Miguel do Gostoso.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/47/req._no_01-2025_ver._luis_neto.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/47/req._no_01-2025_ver._luis_neto.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 001/2025 de autoria do vereador Luís Ribeiro da Silva Neto - Solicita, nos_x000D_
 termos regimentais ao Executivo Municipal, a ampliação do horário de funcionamento da farmácia_x000D_
 municipal até às 22h.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/48/req._no_02-2025_ver._luis_neto.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/48/req._no_02-2025_ver._luis_neto.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 002/2025 de autoria do vereador Luís Ribeiro da Silva Neto - Solicita, nos_x000D_
 termos regimentais ao Executivo Municipal, que seja regularizado o atendimento, a distribuição еo_x000D_
 fornecimento de medicamentos psicotrópicos (remédios controlados) na farmácia municipal.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/49/req._no_02-2025_ver._jose_maria.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/49/req._no_02-2025_ver._jose_maria.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 002/2025 de autoria dos vereadores Luís Ribeiro da Silva Neto e José Maria_x000D_
 Bezerra da Silva – Requer que seja realizado uma audiência pública com o objetivo de discutir a_x000D_
 situação da segurança pública no município de São Miguel do Gostoso.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/50/req._no_03-2025_ver._luis_neto.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/50/req._no_03-2025_ver._luis_neto.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 004/2025 de autoria do vereador Luís Ribeiro da Silva Neto - Solicitação de_x000D_
 reparos e melhorias na estrutura esportiva da Praia do Cardeiro.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/51/req._no_05-2025_ver._luis_neto.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/51/req._no_05-2025_ver._luis_neto.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 005/2025 de autoria do vereador Luís Ribeiro da Silva Neto - Solicita a_x000D_
 instalação de iluminação publica na academia da melhor idade e no parquinho infantil localizados_x000D_
 na comunidade da Arizona, zona rural deste município.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/52/req._no03-2025_ver._evandro_menezes.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/52/req._no03-2025_ver._evandro_menezes.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 003/2025 de autoria do vereador Evandro da Silva Menezes – Solicita a_x000D_
 construção de uma Unidade Básica de Saúde (UBS) na Comunidade de Umburana.</t>
   </si>
   <si>
     <t>Requerimento nº 013/2025 de autoria do vereador Luis Ribeiro da Silva Neto – Solicita a reserva_x000D_
 de horários específicos para a prática de caminhada e corrida na Avenida dos Arrecifes, em São Miguel do_x000D_
 Gostoso/RN.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/54/req._no_03-2025_ver._jose_maria.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/54/req._no_03-2025_ver._jose_maria.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 003/2025 de autoria do vereador José Maria Bezerra da Silva – Que o executivo_x000D_
 municipal realize em caráter de urgência os reparos necessários na Via de acesso ao Conjunto_x000D_
 João Fagundes</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/55/req._no01-25.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/55/req._no01-25.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 001/2025 em consonância de autoria dos vereadores Aberto Charles Belém_x000D_
 da Silva, José Maria Bezerra da Silva, Luis Ribeiro da Silva Neto, Jean Ribeiro da Silva,_x000D_
 Tiago Vieira Peixoto, Maria Josalete Câmara Cruz, Evandro da Silva Menezes, Rodolfo _x000D_
 Modesto dos Santos, Ednaldo Coutinho Vital – Que seja a reforma revitalização da praça dos_x000D_
 anjos situada no bairro do Maceió.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/56/req._002-2025_ver._rodolfo_modesto.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/56/req._002-2025_ver._rodolfo_modesto.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 002/2025 DE AUTORIA DO VEREADOR RODOLFO MODESTO DOS_x000D_
 SANTOS/PSD – Solicita ao Poder Executivo Municipal o serviço de lançamento de piçarro e_x000D_
 manutenção das vias públicas que interligam as comunidades de Juá, Baixinha, Parazinho e_x000D_
 Boa Esperança.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/57/req._no_003-2025_ednaldo_coutinho.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/57/req._no_003-2025_ednaldo_coutinho.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Ne OO3(2O25 DE AUTORIA DO VEREADOR EDNATDO COUTINHO_x000D_
 VITAL/PSD - O Vereador que este subscreve, no uso de suas atribuiçôes legais e_x000D_
 regimentais, vem, respeitosamente, requerer à Mesa Diretora desta Casa Legislativa que_x000D_
 seja convocada Audiência Pública com a participação De um representante da CAERN_x000D_
 (Companhia de Águas e Esgotos do Rio Grande do Norte),Poder Executavo Municipal e_x000D_
 Sociedade Civil, a fim de tratar sobre os altos valores que estão sendo cobrados nas_x000D_
 contas de água da população de 5ão Miguel do Gostoso.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/58/req._no_14-2025_ver._luis_neto.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/58/req._no_14-2025_ver._luis_neto.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Ne 14(2O25 DE AUTORIA DO VEREADOR LUIS RIBEIRO DA SILVA_x000D_
 NETO/PP - EMENTA: Solicita à Secretaria Municipal de Pesca que sejam adotadas_x000D_
 providências para agilizar a confecção das carteiras de novos Pescadores no município de_x000D_
 São Miguel do Gostoso/RN.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/59/req._no04-2025_ver._evandro_menezes.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/59/req._no04-2025_ver._evandro_menezes.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Ns OO4/2025 DE AUTORIA DO VEREADOR EVANDRO DA SILVA_x000D_
 MENEZES - Requer que seja realizada na comunidade da umburana a reforma da pracinha,_x000D_
 juntamente com a manutenção e a melhoria da academia ao ar livre existente no local.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/60/req._no_004-2025_ver._ednaldo_coutinho.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/60/req._no_004-2025_ver._ednaldo_coutinho.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 004/2025DE AUTORIA DO VEREADOR EDNALDO COUTINHO VITAL_x000D_
 – Requer o pedido de reposição dos aparelhos de ar-condicionado nas unidades de saúde de_x000D_
 Cruzamento e Novo Horizonte.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/61/req._no005-2025_ver._ednaldo_coutinho.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/61/req._no005-2025_ver._ednaldo_coutinho.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 005/2025 DE AUTORIA DO VEREADOR EDNALDO COUTINHO VITAL_x000D_
 – Requer o pedido de implantação de câmeras de segurança em todas as escolas da rede_x000D_
 Municipal de Ensino.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/62/req._no006-2025_ver._ednaldo_coutinho.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/62/req._no006-2025_ver._ednaldo_coutinho.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°006/2025 DE AUTORIA DO VEREADOR EDNALDO COUTINHO_x000D_
 VITAL — Pede que seja realizado o conserto do poço da comunidade de Novo Horizonte,_x000D_
 tendo em vista que o mesmo apresenta rachadura em sua estrutura, o que tem_x000D_
 impossibilitado o uso regular e seguro pela população local.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 003/2025 DE AUTORIA DO VEREADOR LUIS RIBEIRO DA SILVA_x000D_
 NETO - Solicitação de reativação dos chuveiros e torneiras na Praia do Cardeiro.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/94/req._no05-2025_ver._evandro_menezes.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/94/req._no05-2025_ver._evandro_menezes.pdf</t>
   </si>
   <si>
     <t>EQUERIMENTO Nº 005/2025 DE AUTORIA DO VEREADOR EVANDRO MENEZES DA_x000D_
 SILVA - Requer que seja feita a substituição da membrana do dessalinizador juntamente com_x000D_
 a troca da caixa d'água de 10 mil litros na comunidade paraíso.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/95/req._no007-2025_ver._ednaldo_coutinho.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/95/req._no007-2025_ver._ednaldo_coutinho.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N 007/2025 DE AUTORIA DO VEREADOR EDNALDO COUTINHО_x000D_
 VITAL - O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem_x000D_
 respeitosamente, após ouvir o plenário, requerer que seja encaminhado ao Excelentíssimo_x000D_
 Senhor Prefeito Municipal Leonardo Teixeira da Cunha e secretaria competente, que sejam_x000D_
 realizados os serviços de troca das lâmpadas queimadas nas comunidades de Cruzamento,_x000D_
 Janjão e Novo Horizonte.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/96/req._no_05-2025_ver._jose_maria.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/96/req._no_05-2025_ver._jose_maria.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 005/2025 DE AUTORIA DO VEREADOR JOSÉ MARIA BEZERRA DA_x000D_
 SILVA (PP) - Requer a construção de uma lombada na Avenida dos Arrecifes, em frente a_x000D_
 escola CECI.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/97/req._no_06-2025_ver._jose_maria.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/97/req._no_06-2025_ver._jose_maria.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO № 006/2025 DE AUTORIA DO VEREADOR JOSÉ MARIA BEZERRA DA_x000D_
 SILVA (PP) - Requer pintura de faixa de sinalização meio da estrada que dá acesso a_x000D_
 comunidade do Reduto.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/98/req._no008-2025_ver._ednaldo_coutinho.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/98/req._no008-2025_ver._ednaldo_coutinho.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO №º 008/2025 DE AUTORIA DO VEREADOR EDNALDO COUTINHO_x000D_
 VITAL (PSD) -O Vereador que este subscreve,no uso de suas atribuições legais e regimentais,_x000D_
 vem respeitosamente, após ouvir o plenário, requerer que seja encaminhado ao Excelentíssimo_x000D_
 Senhor Prefeito Municipal de São Miguel do Gostoso/RN, Sr. Leonardo Teixeira da Cunha, que, por_x000D_
 meio da Secretaria Municipal competente, sejam realizados com urgência os serviços de_x000D_
 patrolagem, manutenção e roço da estrada vicinal que liga a comunidade de Cruzamento à_x000D_
 comunidade de Baixinha.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/99/req._no009-2025_ver._ednaldo_coutinho.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/99/req._no009-2025_ver._ednaldo_coutinho.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 009/2025 DE AUTORIA DO VEREADOR EDNALDO COUTINHO_x000D_
 VITAL (PSD) - O Vereador que este subscreve, no uso de suas atribuições legais e regimentais,_x000D_
 vem respeitosamente, após ouvir o plenário, requerer que seja encaminhado ao Excelentíssimo_x000D_
 Senhor Prefeito Municipal Leonardo Teixeira da Cunha e secretaria competente o presente_x000D_
 pedido, que sejam realizados com urgência os serviços de patrolagem, manutenção e roço da_x000D_
 estrada vicinal que liga São Miguel do Gostoso à comunidade de Colorado.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/100/req._no010-2025_ver._ednaldo_coutinho.pdf</t>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/100/req._no010-2025_ver._ednaldo_coutinho.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO № 010/2025 DE AUTORIA DO VEREADOR EDNALDO COUTINHO_x000D_
 VITAL (PSD) -O Vereador que este subscreve, no uso de suas atribuições legais e regimentais,_x000D_
 vem respeitosamente, após ouvir o plenário, requerer que seja encaminhado ao Excelentíssimo_x000D_
 Senhor Prefeito Municipal Leonardo Teixeira da Cunha e secretaria competente, o pedido de_x000D_
 realizações de serviços de recuperação, patrolagem e roço das estradas vicinais que liga a_x000D_
 comunidade do Ângico Velho às comunidades de Cruzamento e Novo Horizonte, bem como da_x000D_
 estrada que liga a comunidade de Novo Horizonte à comunidade de Arizona.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -2392,68 +2392,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/170/emenda_modificativano01-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/171/emenda_modificativano02-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/172/emenda_modificativano03-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/173/emenda_modificativano04-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/176/emenda_modificativa_e_aditiva_no01-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/107/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/108/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/109/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/110/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/111/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/112/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/113/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/114/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/115/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/116/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/117/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/118/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/119/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/120/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/121/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/122/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/123/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/124/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/125/emenda_impositiva_orcamento_no_06_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/126/emenda_impositiva_orcamento_no_01_proj._212-202501_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/127/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/128/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/129/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/130/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/131/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/132/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/133/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/134/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/135/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/136/emenda_impositiva_orcamento_no_06_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/137/emenda_impositiva_orcamento_no_07_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/138/emenda_impositiva_orcamento_no_08_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/139/emenda_impositiva_orcamento_no_09_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/140/emenda_impositiva_orcamento_no_10_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/141/emenda_impositiva_orcamento_no_11_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/142/emenda_impositiva_orcamento_no_12_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/143/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/144/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/145/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/146/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/147/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/148/emenda_impositiva_orcamento_no_06_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/149/emenda_impositiva_orcamento_no_07_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/150/emenda_impositiva_orcamento_no_08_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/151/emenda_impositiva_orcamento_no_09_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/152/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/153/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/154/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/155/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/156/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/157/emenda_impositiva_orcamento_no_06_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/158/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/159/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/160/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/162/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/166/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/25/proj._de_indicacao_no_01-2025_ver.__maria_josalete.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/29/proj._de_indicacao_no_01-2025_ver._jean_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/30/proj._de_indicacao_no_01-2025_ver.__rodolfo_modesto.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/33/proj._de_indicacao_no_02-2025_ver.__maria_josalete.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/34/proj._de_indicacao_no_003-2025_ver.__maria_josalete.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/21/proj._de_indicacao-_no_005-2025_ver_tiago_peixoto.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/36/proj._de_indicacao_no_004-2025_ver.__maria_josalete.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/37/proj._de_indidicacao_no_01-2025_ver._rodolfo_modesto_e_alberto_charles.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_08_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/3/indicacao_09_2025_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/79/proj._de_decreto_legislativo_001-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/80/proj._de_decreto_legislativo_002-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/81/proj._de_decreto_legislativo_003-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/82/proj._de_decreto_legislativo_004-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/163/proj._de_decreto_legislativo_005-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/164/proj._de_decreto_legislativo_006-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/165/proj._de_decreto_legislativo_007-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/104/proj._de_decreto_legislativo_008-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_001-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/64/proj._de_lei_no03-2025_ver._jean_ribeiro_e_tiago_peixoto.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/65/proj._de_lei_no04-2025_ver._jean_ribeiro_e_tiago_peixoto.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/67/proj._de_lei_no05-2025_ver._jean_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/70/proj._de_lei_no06-2025_ver.__tiago_peixoto.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/69/proj._de_lei_no007-2025_ver._luis_ribeiro_e_jose_maria.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/71/proj._de_lei_no008-2025_ver._luis_ribeiro_e_jose_maria.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/72/proj._de_lei_no09-2025_da_casa_legislativa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/73/proj._de_lei_no010-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/74/proj._de_lei_no011-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/76/proj._de_lei_no012-2025_ver._jean_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/83/proj._de_lei_no013-2025_ver._jean_ribeiro_e_tiago_peixoto.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/84/proj._de_lei_no014-2025_ver._luis_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/85/proj._de_lei_no015-2025_ver._luis_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/86/proj._de_lei_no016-2025_ver._jean_ribeiro_e_jose_maria.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/87/proj._de_lei_no017-2025_ver._tiago_peixoto.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/88/proj._de_lei_no018-2025_ver._luis_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/101/proj._de_lei_no_019-2025_ver._ma_josalete.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/102/proj._de_lei_no_020-2025_ver._tiago_peixoto.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/103/proj._de_lei_no_021-2025_ver._luis_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/105/proj._de_lei_no_024-2025__ver._tiago_peixoto.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei_197-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de_lei_198-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_199-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/12/projeto_de_lei_200-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/9/minuta_para_lei_municipal_de_seguranca_alimentar_e_nutricional.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_lei_211.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_de_lei_212_2025_loa_2026_1_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/8/projeto_de_lei_213_2025_reestruturacao_do_cms.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/75/projeto_de_resolucao_002.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/15/requerimento_ednaldo_01-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento_ednaldo_02-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/40/req._01-2025_ver._rodolfo_modesto.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/41/req._no_001-2025_ver._maria_josalete.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/42/req._no_003-2025__ver._maria_josalete.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/43/req._no_01-2025_ver._tiago_peixoto.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/44/req._no_003-2025_ver._maria_josalete.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/45/req._no01-2025_ver._evandro_menezes.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/46/req._no02-2025_ver._evandro_menezes.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/47/req._no_01-2025_ver._luis_neto.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/48/req._no_02-2025_ver._luis_neto.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/49/req._no_02-2025_ver._jose_maria.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/50/req._no_03-2025_ver._luis_neto.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/51/req._no_05-2025_ver._luis_neto.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/52/req._no03-2025_ver._evandro_menezes.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/54/req._no_03-2025_ver._jose_maria.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/55/req._no01-25.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/56/req._002-2025_ver._rodolfo_modesto.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/57/req._no_003-2025_ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/58/req._no_14-2025_ver._luis_neto.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/59/req._no04-2025_ver._evandro_menezes.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/60/req._no_004-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/61/req._no005-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/62/req._no006-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/94/req._no05-2025_ver._evandro_menezes.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/95/req._no007-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/96/req._no_05-2025_ver._jose_maria.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/97/req._no_06-2025_ver._jose_maria.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/98/req._no008-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/99/req._no009-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/100/req._no010-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/170/emenda_modificativano01-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/171/emenda_modificativano02-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/172/emenda_modificativano03-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/173/emenda_modificativano04-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/176/emenda_modificativa_e_aditiva_no01-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/107/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/108/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/109/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/110/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/111/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/112/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/113/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/114/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/115/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/116/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/117/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/118/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/119/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/120/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/121/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/122/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/123/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/124/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/125/emenda_impositiva_orcamento_no_06_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/126/emenda_impositiva_orcamento_no_01_proj._212-202501_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/127/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/128/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/129/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/130/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/131/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/132/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/133/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/134/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/135/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/136/emenda_impositiva_orcamento_no_06_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/137/emenda_impositiva_orcamento_no_07_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/138/emenda_impositiva_orcamento_no_08_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/139/emenda_impositiva_orcamento_no_09_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/140/emenda_impositiva_orcamento_no_10_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/141/emenda_impositiva_orcamento_no_11_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/142/emenda_impositiva_orcamento_no_12_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/143/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/144/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/145/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/146/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/147/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/148/emenda_impositiva_orcamento_no_06_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/149/emenda_impositiva_orcamento_no_07_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/150/emenda_impositiva_orcamento_no_08_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/151/emenda_impositiva_orcamento_no_09_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/152/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/153/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/154/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/155/emenda_impositiva_orcamento_no_04_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/156/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/157/emenda_impositiva_orcamento_no_06_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/158/emenda_impositiva_orcamento_no_01_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/159/emenda_impositiva_orcamento_no_02_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/160/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/162/emenda_impositiva_orcamento_no_05_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/166/emenda_impositiva_orcamento_no_03_proj._212-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/25/proj._de_indicacao_no_01-2025_ver.__maria_josalete.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/29/proj._de_indicacao_no_01-2025_ver._jean_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/30/proj._de_indicacao_no_01-2025_ver.__rodolfo_modesto.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/33/proj._de_indicacao_no_02-2025_ver.__maria_josalete.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/34/proj._de_indicacao_no_003-2025_ver.__maria_josalete.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/21/proj._de_indicacao-_no_005-2025_ver_tiago_peixoto.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/36/proj._de_indicacao_no_004-2025_ver.__maria_josalete.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/37/proj._de_indidicacao_no_01-2025_ver._rodolfo_modesto_e_alberto_charles.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_08_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/3/indicacao_09_2025_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/79/proj._de_decreto_legislativo_001-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/80/proj._de_decreto_legislativo_002-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/81/proj._de_decreto_legislativo_003-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/82/proj._de_decreto_legislativo_004-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/163/proj._de_decreto_legislativo_005-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/164/proj._de_decreto_legislativo_006-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/165/proj._de_decreto_legislativo_007-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/104/proj._de_decreto_legislativo_008-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_001-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/64/proj._de_lei_no03-2025_ver._jean_ribeiro_e_tiago_peixoto.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/65/proj._de_lei_no04-2025_ver._jean_ribeiro_e_tiago_peixoto.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/67/proj._de_lei_no05-2025_ver._jean_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/70/proj._de_lei_no06-2025_ver.__tiago_peixoto.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/69/proj._de_lei_no007-2025_ver._luis_ribeiro_e_jose_maria.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/71/proj._de_lei_no008-2025_ver._luis_ribeiro_e_jose_maria.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/72/proj._de_lei_no09-2025_da_casa_legislativa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/73/proj._de_lei_no010-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/74/proj._de_lei_no011-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/76/proj._de_lei_no012-2025_ver._jean_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/83/proj._de_lei_no013-2025_ver._jean_ribeiro_e_tiago_peixoto.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/84/proj._de_lei_no014-2025_ver._luis_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/85/proj._de_lei_no015-2025_ver._luis_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/86/proj._de_lei_no016-2025_ver._jean_ribeiro_e_jose_maria.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/87/proj._de_lei_no017-2025_ver._tiago_peixoto.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/88/proj._de_lei_no018-2025_ver._luis_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/101/proj._de_lei_no_019-2025_ver._ma_josalete.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/102/proj._de_lei_no_020-2025_ver._tiago_peixoto.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/103/proj._de_lei_no_021-2025_ver._luis_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/105/proj._de_lei_no_024-2025__ver._tiago_peixoto.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei_197-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de_lei_198-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_199-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/12/projeto_de_lei_200-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/9/minuta_para_lei_municipal_de_seguranca_alimentar_e_nutricional.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_lei_211.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_de_lei_212_2025_loa_2026_1_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/8/projeto_de_lei_213_2025_reestruturacao_do_cms.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/75/projeto_de_resolucao_002.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/15/requerimento_ednaldo_01-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento_ednaldo_02-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/40/req._01-2025_ver._rodolfo_modesto.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/41/req._no_001-2025_ver._maria_josalete.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/42/req._no_003-2025__ver._maria_josalete.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/43/req._no_01-2025_ver._tiago_peixoto.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/44/req._no_003-2025_ver._maria_josalete.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/45/req._no01-2025_ver._evandro_menezes.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/46/req._no02-2025_ver._evandro_menezes.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/47/req._no_01-2025_ver._luis_neto.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/48/req._no_02-2025_ver._luis_neto.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/49/req._no_02-2025_ver._jose_maria.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/50/req._no_03-2025_ver._luis_neto.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/51/req._no_05-2025_ver._luis_neto.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/52/req._no03-2025_ver._evandro_menezes.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/54/req._no_03-2025_ver._jose_maria.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/55/req._no01-25.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/56/req._002-2025_ver._rodolfo_modesto.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/57/req._no_003-2025_ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/58/req._no_14-2025_ver._luis_neto.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/59/req._no04-2025_ver._evandro_menezes.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/60/req._no_004-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/61/req._no005-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/62/req._no006-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/94/req._no05-2025_ver._evandro_menezes.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/95/req._no007-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/96/req._no_05-2025_ver._jose_maria.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/97/req._no_06-2025_ver._jose_maria.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/98/req._no008-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/99/req._no009-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2025/100/req._no010-2025_ver._ednaldo_coutinho.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H171"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="142" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="151.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="150.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>