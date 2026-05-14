--- v1 (2026-03-26)
+++ v2 (2026-05-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="215" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="519" uniqueCount="266">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -90,119 +90,293 @@
   <si>
     <t>EMDS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
     <t>Tiago Peixoto</t>
   </si>
   <si>
     <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/200/01_-_sms_-_acao_para_atendimento_de_neurologista_-_tiago_peixoto.pdf</t>
   </si>
   <si>
     <t>Realização de ação para ATENDIMENTO COM NEUROLOGISTA E REALIZAÇÃO DE EXAMES DA ÁREA.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/201/01_-_sms_-_acao_para_atendimento_de_neurologista_-_tiago_peixoto.pdf</t>
   </si>
   <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Neto da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/223/emenda_neto_estaleiro.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de um estaleiro de embarcações destinado aos trabalhadores da pesca artesanal.</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/224/emenda_neto_estaleiro.pdf</t>
+  </si>
+  <si>
     <t>189</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Evandro Menezes</t>
   </si>
   <si>
     <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/189/evandro_ind2026-1.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo municipal a implantação e utilização do sistema integrado de gestão da educação- SIGEDUC nas escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/190/indicacao_001_2026.pdf</t>
   </si>
   <si>
     <t>Indica que, por meio da Secretaria Municipal de Educação, sejam adotadas as providências necessárias para a construção, implantação, modernização e manutenção de salas de informática nas escolas da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/193/indicacao_001_de_2026.pdf</t>
   </si>
   <si>
     <t>Realização de serviços de recuperação das Ruas Garacimbora e Peixe Serra, ambas ruas de terra, que se encontram danificadas em decorrência das recentes chuvas.</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Irmã Letinha</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/207/indicacao_001-2026_josalete_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação URGENTE dos serviços de limpeza urbana e manutenção da iluminação pública no Loteamento Guajiru.</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/216/indicacao_002_de_2026.docx</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a identificação das praças públicas do município com seus respectivos nomes e a origem das denominações.</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/227/indicacao_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a recuperação da Rua Tucunaré, que se encontra danificada e praticamente intransitável devido às chuvas recentes.</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/229/smg-papel_timbrado_1_111.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a redução do valor cobrado do IPTU e da Taxa de Coleta de Lixo no Município de São Miguel do Gostoso/RN</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>OFI</t>
+  </si>
+  <si>
+    <t>Oficio</t>
+  </si>
+  <si>
+    <t>PREFEITURA MUNICIPAL DE SÃO MIGUEL DO GOSTOSO - PREFE</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/226/oficio_532026.pdf</t>
+  </si>
+  <si>
+    <t>Envio de Relatório Anual Consolidado do Exercício de 2025</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/237/oficio_552026.pdf</t>
+  </si>
+  <si>
+    <t>Oficio 055/2026 - Resposta aos Projetos de Lei 003 e 004/2026, de autoria do Vereador Ednaldo Coutinho Vital._x000D_
+_x000D_
+ "Ofício  nº 55/2026._x000D_
+referente  ao oficio 004/2026, datado de 15 de abril de 2026, por meio do qual esta Casa Legislativa encaminhou os Projetos de Lei nº 003/2026 e 004/2026, de autoria do Vereador Ednaldo Coutinho Vital, informamos que, seguindo o trâmite regular, as referidas proposições foram submetidas à análise da Procuradoria-Geral do Município. Após exame, o órgão jurídico emitiu parecer, cuja conclusão transcrevemos abaixo:</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/238/oficio_047_-_requerimento_008_009_e_010__ver_ednaldo_coutino.pdf</t>
+  </si>
+  <si>
+    <t>Oficio 047/2026_x000D_
+Requerimento 008, 009 e 010/2026_x000D_
+Vereador EDNALDO COUTINHO VITAL</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/239/pficio_48_-_requerimento_012026_ver_evandro.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO 048/2026_x000D_
+REQUERIMENTO 001/2026_x000D_
+VEREADOR EVANDRO DA SILVA MENEZES</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/240/oficio_492026_-_requerimento__0052026_-_vereador_jose_m_bezerra.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO 049/2026_x000D_
+REQUERIMENTO 05/2026_x000D_
+VERADOR JOSÉ MARIA BEZERRA DA SILVA</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/241/oficio_0432026_-_comissao_permanente_de_educacao_.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO 43/2026_x000D_
+RESPOSTA AO OFICIO 040/2026_x000D_
+COMISSÃO PERMANENTE DE EDUCAÇÃO</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/242/oficio_0452026_-_resposta_requerimento_0012026__vereador_jose_maria.pdf</t>
+  </si>
+  <si>
+    <t>Oficio 045_x000D_
+Requerimento 001/2026_x000D_
+Vereador José Maria Bezerra da Silva</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/243/oficio_0472026_-_requerimento_0072026_-_ver._ednaldo_coutinho.pdf</t>
+  </si>
+  <si>
+    <t>Oficio 046/2026_x000D_
+Requerimento 007/2026_x000D_
+Vereador RDNALDO COUTINHO VITA;</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>http://sapl.saomigueldogostoso.rn.leg.br/media/</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 001/2026, que Dispõe sobre norma de_x000D_
 caráter administrativo voltada ao custeio de despesas relacionadas_x000D_
 às atividades parlamentares no âmbito da Câmara Municipal de São_x000D_
 Miguel do Gostoso/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>216</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/179/projeto_de_lei_2162026-_salario_minimo_2026_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do vencimento mínimo dos servidores públicos do Município de São Miguel do Gostoso/RN, em conformidade com o salário-mínimo nacional vigente em 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/182/projeto_de_lei_2182026_contratacoes_estagiarios_em_pdf_ass_digital.pdf</t>
   </si>
   <si>
     <t>Projeto de lei 218/2026 - Institui o Programa Municipal de Estágio no âmbito da Administração Pública Direta do Município de São Miguel do Gostoso/RN e dá outras providências.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/191/projeto_de_lei_003_2026_aluno_destaque.pdf</t>
@@ -234,109 +408,163 @@
   <si>
     <t>221</t>
   </si>
   <si>
     <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/198/2_-_projeto_de_lei_2212026_municipal_-_de_criacao_do_fundo_municipal_de_habitacao_de_interesse_social_fmhis.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UNIDADE ORÇAMENTÁRIA ESPECÍFICA DO FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL - FMHIS E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 612.374,54, MEDIANTE ANULAÇÃO PARCIAL DE DOTAÇÃO ORÇAMENTÁRIA, NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/199/2_-_projeto_de_lei_municipal_no_2222026_-_de_inclusao_de_novas_acoes_na_loa_e_ppa_2026-2029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI ORÇAMENTÁRIA ANUAL (LOA) DO MUNICÍPIO DE SÃO MIGUEL DO GOSTOSO/RN, PARA O PERÍODO DE 2026, INSTITUÍDO PELA LEI MUNICIPAL Nº 550, DE 30 DE DEZEMBRO DE 2025, MEDIANTE INCLUSÃO DE AÇÕES DO PODER EXECUTIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>223</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/204/projeto_de_lei_educador_desraque_do_ano.pdf</t>
   </si>
   <si>
     <t>Institui o programa municipal de valorização do magistério – reconhecimento “Educador destaque do ano”, no âmbito do município, sem geração de impacto financeiro, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/217/2_-_projeto_de_lei_municipal_no_2232026_-_de_criacao_dos_fundos_fmas_fmhis_fmca_fmdpi_e_acoes_pdfassinatura_digital.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI MUNICIPAL Nº 223/2026_x000D_
+_x000D_
+DISPÕE SOBRE A CRIAÇÃO DE UNIDADES ORÇAMENTÁRIAS E AÇÕES ESPECÍFICAS DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL(FMAS), FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL - FMHIS, FUNDO MUNICIPAL DA CRIANÇA E DO ADOLESCENTE (FMCA) E FUNDO MUNICIPAL DOS DIREITOS DA PESSOA IDOSO (FMDPI) E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/218/pl_2242026.__magisterio_2026_.pdf_assinatura_digital.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n° 224/2026_x000D_
+Dispõe sobre alteração dos vencimentos dos_x000D_
+profissionais do magistério Público Municipal de_x000D_
+São Miguel do Gostoso – RN e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/236/pl_2272026_vacinacao_extramuros_-__1.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 227/2026_x000D_
+INSTITUI, NO ÂMBITO DO MUNICÍPIO DE SÃO MIGUEL DO_x000D_
+GOSTOSO/RN, O PROGRAMA MUNICIPAL DE VACINAÇÃO NAS_x000D_
+ESCOLAS, A ESTRATÉGIA MUNICIPAL DE VACINAÇÃO_x000D_
+EXTRAMUROS, DISPÕE SOBRE A COMPROVAÇÃO DA_x000D_
+SITUAÇÃO VACINAL NO ÂMBITO ESCOLAR E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/184/pl_217.2026_final_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 217/2026_x000D_
 Dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público no âmbito do Município de São Miguel do Gostoso/RN, nos termos do art. 37, inciso IX, da Constituição Federal, e dá outras providências</t>
   </si>
   <si>
     <t>187</t>
-  </si>
-[...1 lines deleted...]
-    <t>3</t>
   </si>
   <si>
     <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/187/projeto_de_lei_2182026_atualizada_contratacoes__5pdf_assinatura_digital.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 218/2026_x000D_
 Institui o Programa Municipal de Estágio no âmbito da_x000D_
 Administração Pública Direta do Município de São_x000D_
 Miguel do Gostoso/RN e dá outras providências.</t>
   </si>
   <si>
     <t>188</t>
-  </si>
-[...1 lines deleted...]
-    <t>4</t>
   </si>
   <si>
     <t>PODER LEGISLATIVO - POLE</t>
   </si>
   <si>
     <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/188/lei_oo2_reestrutura_casa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº. 02/2026_x000D_
 Revoga a Lei Complementar nº 387/2022 e a Lei_x000D_
 nº 438/2022, para dispor sobre a nova estrutura_x000D_
 administrativa e organizacional da Câmara_x000D_
 Municipal e dá outras providências.</t>
   </si>
   <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/208/projeto_de_lei_220-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o ar7. 128 da Lei Complementar n" 157, de 19 de_x000D_
+dezembro de 2008, para permitir que nos_x000D_
+desmembramentos, remembramentos e condomÍnios_x000D_
+urbanísticos a destinação de área livre pública seja_x000D_
+substituída pela realização de obras ou seruiços</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/235/projeto_de_lei_2282026_unificacao_das_duas_secretarias_pdf.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR Nº 228/2026_x000D_
+_x000D_
+Altera a Lei Complementar nº 515/2025, para promover a unificação da Secretaria Municipal de Meio Ambiente e Planejamento Urbano com as atribuições de Obras Públicas, e dá outras providências.</t>
+  </si>
+  <si>
     <t>180</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/180/projeto_de_lei_do_legislativo_0001-2026.pdf</t>
   </si>
   <si>
     <t>I – PROJETO DE RESOLUÇÃO Nº 001/2026, que Autoriza a Câmara_x000D_
 Municipal de São Miguel do Gostoso/RN a doar bens móveis_x000D_
 inservíveis ao Poder Executivo Municipal, por meio da Secretaria_x000D_
 Municipal de Saúde e da Secretaria Municipal de Assistência_x000D_
 Social, e dá outras providências.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Jean Ribeiro da Silva</t>
   </si>
   <si>
@@ -414,50 +642,293 @@
     <t>solicita ao poder executivo a realização de Concurso Público no Município de São Miguel do Gostoso/RN, com a finalidade de suprir as necessidades de servidores efetivos nas diversas áreas da administração pública municipal.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/202/requerimento_004_2026.pdf</t>
   </si>
   <si>
     <t>solicita ao poder executivo a conclusão da Arena de Futevôlei localizada na comunidade de Cruzamento.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/203/requerimento_005_2026.pdf</t>
   </si>
   <si>
     <t>solicita ao poder executivo que por meio da Secretaria competente seja feita a reinstalação de dois chuveiros nas quadras de beach tênis, localizadas na Praia do Cardeiro</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>Ze de Luzenario</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/205/requerimento_ze_012026-pp_-_piso_magisterio.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Direto, nos termos regimentais, que seja encaminhado ao Chefe_x000D_
+do Poder executivo Municipal solicitando em caráter urgência, Projeto de Lei_x000D_
+concedendo reajuste do Piso Salarial do Magistério, da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/206/requerimento_ze_032026-pp_-_fardamento_dos_aluno.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja providenciado, com a máxima urgência, o fornecimento de_x000D_
+fardamento escolar completo para todos os alunos da rede municipal de ensino_x000D_
+da cidade de São Miguel do Gostoso, bem como para os estudantes residentes_x000D_
+nos distritos do município.</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/209/requerimento_ze_31.03.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais,_x000D_
+vem respeitosamente à presença de Vossas Excelências requerer, após ouvido o_x000D_
+Plenário, que seja encaminhado convite ao Senhor Secretário Municipal de_x000D_
+Educação do Município de São Miguel do Gostoso/RN, para que compareça a_x000D_
+esta Casa Legislativa, em data a ser previamente agendada, a fim de prestar_x000D_
+esclarecimentos acerca do fornecimento de fardamento escolar aos alunos da rede_x000D_
+municipal de ensino, bem como sobre o processo de licitação da empresa_x000D_
+responsável pelo transporte escolar (ônibus escolares), incluindo critérios_x000D_
+adotados, empresa vencedora e execução do contrato.</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/210/requerimento_006_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao poder executivo Municipal que seja feita a instalação de aparelhos de ar-condicionado nas salas de aula da Escola Municipal Professora Maria Solidade Coelho de Oliveira, localizada na comunidade de Novo Horizonte.</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/211/jean_-_requerimento_-_convocacao_de_secretario.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento nº 001/2026 – Autoria do Vereador-Presidente JEAN RIBEIRO DA SILVA (PSD), convocando o Secretário Municipal de Educação.</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/212/requerimento_01_neto.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de limpeza Urbana no Loteamento Guajiru</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/213/requerimento_do_transporte_no_04-pp_data_14.04.26_1.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, nos termos regimentais, que seja encaminhado ao Chefe do Poder Executivo Municipal, solicitando, em carácter de urgência, a normalização do transporte escolar no município, em suas diversas linhas, tanto na zona urbana quanto na zona rural, garantindo condições adequadas aos alunos da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/214/requerimento_da_limpeza_das_praca_05-pp_data_04.14.26.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, nos termos regimentais, que seja encaminhado ao Chefe do Poder Executivo Municipal, solicitando a realização de serviços de poda de árvores e limpeza das praças localizadas nas praias do Cardeiro, Xepa e Maceió.</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/215/requerimento_no_01_10-04-2026.._3.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a recuperação da Rua dos Corais, via não pavimentada (de barro), que se encontra em péssimo estado de conservação, com buracos e dificuldades de tráfego, visando melhorias nas condições de mobilidade e segurança dos moradores.</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/219/requerimento_007_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao poder executivo que seja encaminhado a esta Casa Legislativa o relatório detalhado de execução das Emendas Parlamentares Impositivas de sua autoria, referentes ao exercício financeiro de 2025, previstas no Projeto de Lei nº 189/2024.</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/220/requerimento_008_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao poder executivo que seja realizada a manutenção da iluminação pública nas comunidades de_x000D_
+Cruzamento e Novo Horizonte, neste município.</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/221/requerimento_009_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao poder executivo que seja realizado um mutirão de limpeza nas seguintes vias públicas deste município:_x000D_
+• Rua do siri (rua que dá acesso à praia do cardeiro)_x000D_
+• Rua Praieira;_x000D_
+• Rua das Velas;_x000D_
+• Rua dos Bonitos;_x000D_
+• Rua Água Viva;_x000D_
+• Rua Peixe Serra;_x000D_
+• Rua das Caravelas;</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/222/requerimento_010_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja realizado um mutirão de limpeza, bem como a colocação de piçarro nas ruas_x000D_
+que dão acesso à Praia do Santo Cristo, que são estas: Rua da Pousada Sirena_x000D_
+Village, Rua do restaurante Pitomba, Rua que fica na lateral do bar da praia,_x000D_
+Rua que fica na lateral da pousada Mi secreto e Rua do Dr. Wind.</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/228/doc-20260504-wa0027.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, nos termos regimentais, que seja encaminhado ao Chefe do Poder Executivo Municipal, solicitando, em caráter de urgência, a realização de serviço de piçarramento na Rua Anchovas, tendo em vista que a via se encontra constantemente alagada, dificultando o acesso e a locomoção dos moradores da localidade.</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/230/requerimento_13_2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, REQUERER, após ouvido o Plenário, que seja encaminhado o presente requerimento ao Excelentíssimo Senhor Prefeito Leonardo Teixeira da Cunha, que por meio da Secretaria competente, sejam tomadas com urgência, as devidas providências para solucionar os problemas relacionados à rede de saneamento em determinada área do município principalmente na rua das piabas onde está afetando várias famílias.</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/231/requerimento_012_2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, REQUERER, após ouvido o Plenário, que seja encaminhado o presente requerimento ao Excelentíssimo Senhor Prefeito Leonardo Teixeira da Cunha, que por meio da Secretaria competente, seja adotada medidas necessárias para realizar a substituição do reservatório d’água da Escola Municipal João França, localizada na comunidade de Cruzamento, por um reservatório de maior capacidade.</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/232/requerimento_014_2026_transporte_escolar.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, REQUERER, após ouvido o Plenário, que seja encaminhado o presente requerimento ao Excelentíssimo Senhor Prefeito Leonardo Teixeira da Cunha, que por meio da Secretaria competente, seja tomada medidas necessárias para a criação de mais duas rotas escolares alternativas para atender os estudantes das comunidades rurais do município.</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/233/requerimento_011_2026_saude.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, REQUERER, após ouvido o Plenário, que seja encaminhado o presente requerimento ao Excelentíssimo Senhor Prefeito Leonardo Teixeira da Cunha, que por meio da Secretaria competente, seja adotada medidas necessárias para o funcionamento da farmácia do Hospital Municipal em regime de 24 horas.</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/234/requerimento_015_transporte_saude.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, REQUERER, após ouvido o Plenário, que seja encaminhado o presente requerimento ao Excelentíssimo Senhor Prefeito Leonardo Teixeira da Cunha, que por meio da Secretaria competente, seja adotada medidas urgentes para a reposição dos veículos destinados ao transporte de pacientes das comunidades polos de Cruzamento e Arizona até a sede do município, para atendimento na unidade de saúde municipal em situações de urgência e emergência.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -761,68 +1232,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/196/emenda_ednaldo_-_lc_-_contratacao_temporaria1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/200/01_-_sms_-_acao_para_atendimento_de_neurologista_-_tiago_peixoto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/201/01_-_sms_-_acao_para_atendimento_de_neurologista_-_tiago_peixoto.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/189/evandro_ind2026-1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/190/indicacao_001_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/193/indicacao_001_de_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/179/projeto_de_lei_2162026-_salario_minimo_2026_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/182/projeto_de_lei_2182026_contratacoes_estagiarios_em_pdf_ass_digital.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/191/projeto_de_lei_003_2026_aluno_destaque.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/197/projeto_de_lei_2192026.docx_expansao_urbana.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/198/2_-_projeto_de_lei_2212026_municipal_-_de_criacao_do_fundo_municipal_de_habitacao_de_interesse_social_fmhis.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/199/2_-_projeto_de_lei_municipal_no_2222026_-_de_inclusao_de_novas_acoes_na_loa_e_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/204/projeto_de_lei_educador_desraque_do_ano.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/184/pl_217.2026_final_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/187/projeto_de_lei_2182026_atualizada_contratacoes__5pdf_assinatura_digital.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/188/lei_oo2_reestrutura_casa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/180/projeto_de_lei_do_legislativo_0001-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/192/resolucao_parlamento_jovem.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/183/oficio_24_camara.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/185/requerimento_001_2026_solicita_reforma_escola_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/186/requerimento_002_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/194/requerimento_002_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/195/requerimento_003_2026_concurso.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/202/requerimento_004_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/203/requerimento_005_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/196/emenda_ednaldo_-_lc_-_contratacao_temporaria1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/200/01_-_sms_-_acao_para_atendimento_de_neurologista_-_tiago_peixoto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/201/01_-_sms_-_acao_para_atendimento_de_neurologista_-_tiago_peixoto.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/223/emenda_neto_estaleiro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/224/emenda_neto_estaleiro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/189/evandro_ind2026-1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/190/indicacao_001_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/193/indicacao_001_de_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/207/indicacao_001-2026_josalete_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/216/indicacao_002_de_2026.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/227/indicacao_003-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/229/smg-papel_timbrado_1_111.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/226/oficio_532026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/237/oficio_552026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/238/oficio_047_-_requerimento_008_009_e_010__ver_ednaldo_coutino.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/239/pficio_48_-_requerimento_012026_ver_evandro.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/240/oficio_492026_-_requerimento__0052026_-_vereador_jose_m_bezerra.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/241/oficio_0432026_-_comissao_permanente_de_educacao_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/242/oficio_0452026_-_resposta_requerimento_0012026__vereador_jose_maria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/243/oficio_0472026_-_requerimento_0072026_-_ver._ednaldo_coutinho.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/179/projeto_de_lei_2162026-_salario_minimo_2026_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/182/projeto_de_lei_2182026_contratacoes_estagiarios_em_pdf_ass_digital.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/191/projeto_de_lei_003_2026_aluno_destaque.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/197/projeto_de_lei_2192026.docx_expansao_urbana.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/198/2_-_projeto_de_lei_2212026_municipal_-_de_criacao_do_fundo_municipal_de_habitacao_de_interesse_social_fmhis.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/199/2_-_projeto_de_lei_municipal_no_2222026_-_de_inclusao_de_novas_acoes_na_loa_e_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/204/projeto_de_lei_educador_desraque_do_ano.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/217/2_-_projeto_de_lei_municipal_no_2232026_-_de_criacao_dos_fundos_fmas_fmhis_fmca_fmdpi_e_acoes_pdfassinatura_digital.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/218/pl_2242026.__magisterio_2026_.pdf_assinatura_digital.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/236/pl_2272026_vacinacao_extramuros_-__1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/184/pl_217.2026_final_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/187/projeto_de_lei_2182026_atualizada_contratacoes__5pdf_assinatura_digital.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/188/lei_oo2_reestrutura_casa.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/208/projeto_de_lei_220-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/235/projeto_de_lei_2282026_unificacao_das_duas_secretarias_pdf.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/180/projeto_de_lei_do_legislativo_0001-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/192/resolucao_parlamento_jovem.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/183/oficio_24_camara.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/185/requerimento_001_2026_solicita_reforma_escola_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/186/requerimento_002_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/194/requerimento_002_2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/195/requerimento_003_2026_concurso.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/202/requerimento_004_2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/203/requerimento_005_2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/205/requerimento_ze_012026-pp_-_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/206/requerimento_ze_032026-pp_-_fardamento_dos_aluno.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/209/requerimento_ze_31.03.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/210/requerimento_006_2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/211/jean_-_requerimento_-_convocacao_de_secretario.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/212/requerimento_01_neto.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/213/requerimento_do_transporte_no_04-pp_data_14.04.26_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/214/requerimento_da_limpeza_das_praca_05-pp_data_04.14.26.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/215/requerimento_no_01_10-04-2026.._3.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/219/requerimento_007_2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/220/requerimento_008_2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/221/requerimento_009_2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/222/requerimento_010_2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/228/doc-20260504-wa0027.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/230/requerimento_13_2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/231/requerimento_012_2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/232/requerimento_014_2026_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/233/requerimento_011_2026_saude.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldogostoso.rn.leg.br/media/sapl/public/materialegislativa/2026/234/requerimento_015_transporte_saude.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H27"/>
+  <dimension ref="A1:H65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="54.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="188" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="196.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -897,662 +1368,1688 @@
       </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
         <v>28</v>
       </c>
-      <c r="F5" t="s">
+      <c r="G5" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>32</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>0</v>
       </c>
       <c r="E7" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="F7" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>41</v>
+        <v>0</v>
       </c>
       <c r="E8" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="G8" s="1" t="s">
+      <c r="H8" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>45</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" t="s">
+        <v>36</v>
+      </c>
+      <c r="F9" t="s">
+        <v>20</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D9" t="s">
-[...5 lines deleted...]
-      <c r="F9" t="s">
+      <c r="H9" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" t="s">
+        <v>0</v>
+      </c>
+      <c r="E10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F10" t="s">
         <v>50</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="G10" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D10" t="s">
-[...8 lines deleted...]
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>54</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D11" t="s">
-[...8 lines deleted...]
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>58</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" t="s">
+        <v>36</v>
+      </c>
+      <c r="F12" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D12" t="s">
-[...5 lines deleted...]
-      <c r="F12" t="s">
+      <c r="H12" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" t="s">
+        <v>28</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="H13" t="s">
         <v>64</v>
-      </c>
-[...13 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" t="s">
+        <v>66</v>
+      </c>
+      <c r="E14" t="s">
         <v>67</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="F14" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>69</v>
       </c>
       <c r="H14" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>71</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" t="s">
+        <v>66</v>
+      </c>
+      <c r="E15" t="s">
+        <v>67</v>
+      </c>
+      <c r="F15" t="s">
+        <v>68</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D15" t="s">
-[...8 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>27</v>
+      </c>
+      <c r="D16" t="s">
+        <v>66</v>
+      </c>
+      <c r="E16" t="s">
+        <v>67</v>
+      </c>
+      <c r="F16" t="s">
+        <v>68</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B16" t="s">
-[...5 lines deleted...]
-      <c r="D16" t="s">
+      <c r="H16" t="s">
         <v>76</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>81</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="E17" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="F17" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="H17" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="D18" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="E18" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="F18" t="s">
-        <v>86</v>
+        <v>68</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="H18" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>17</v>
+        <v>85</v>
       </c>
       <c r="D19" t="s">
-        <v>90</v>
+        <v>66</v>
       </c>
       <c r="E19" t="s">
-        <v>91</v>
+        <v>67</v>
       </c>
       <c r="F19" t="s">
+        <v>68</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="G19" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H19" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="D20" t="s">
+        <v>66</v>
+      </c>
+      <c r="E20" t="s">
+        <v>67</v>
+      </c>
+      <c r="F20" t="s">
+        <v>68</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H20" t="s">
         <v>90</v>
-      </c>
-[...10 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="D21" t="s">
-        <v>100</v>
+        <v>66</v>
       </c>
       <c r="E21" t="s">
-        <v>101</v>
+        <v>67</v>
       </c>
       <c r="F21" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="H21" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>105</v>
+        <v>17</v>
       </c>
       <c r="D22" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="E22" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>97</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="H22" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>109</v>
+        <v>53</v>
       </c>
       <c r="D23" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="E23" t="s">
+        <v>97</v>
+      </c>
+      <c r="F23" t="s">
+        <v>68</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="F23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H23" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="D24" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="E24" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="H24" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="D25" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="E25" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="H25" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="D26" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="E26" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>113</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="H26" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>116</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>117</v>
+      </c>
+      <c r="D27" t="s">
+        <v>96</v>
+      </c>
+      <c r="E27" t="s">
+        <v>97</v>
+      </c>
+      <c r="F27" t="s">
+        <v>113</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H27" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>120</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>121</v>
+      </c>
+      <c r="D28" t="s">
+        <v>96</v>
+      </c>
+      <c r="E28" t="s">
+        <v>97</v>
+      </c>
+      <c r="F28" t="s">
+        <v>113</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H28" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
         <v>124</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>26</v>
+      </c>
+      <c r="D29" t="s">
+        <v>96</v>
+      </c>
+      <c r="E29" t="s">
+        <v>97</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="D27" t="s">
-[...5 lines deleted...]
-      <c r="F27" t="s">
+      <c r="H29" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>127</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>31</v>
+      </c>
+      <c r="D30" t="s">
+        <v>96</v>
+      </c>
+      <c r="E30" t="s">
+        <v>97</v>
+      </c>
+      <c r="F30" t="s">
+        <v>68</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H30" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>104</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>130</v>
+      </c>
+      <c r="D31" t="s">
+        <v>96</v>
+      </c>
+      <c r="E31" t="s">
+        <v>97</v>
+      </c>
+      <c r="F31" t="s">
+        <v>68</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H31" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>133</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>65</v>
+      </c>
+      <c r="D32" t="s">
+        <v>96</v>
+      </c>
+      <c r="E32" t="s">
+        <v>97</v>
+      </c>
+      <c r="F32" t="s">
+        <v>68</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H32" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>136</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>24</v>
+      </c>
+      <c r="D33" t="s">
+        <v>137</v>
+      </c>
+      <c r="E33" t="s">
+        <v>138</v>
+      </c>
+      <c r="F33" t="s">
+        <v>68</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H33" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>141</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>27</v>
+      </c>
+      <c r="D34" t="s">
+        <v>137</v>
+      </c>
+      <c r="E34" t="s">
+        <v>138</v>
+      </c>
+      <c r="F34" t="s">
+        <v>68</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H34" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>144</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>32</v>
+      </c>
+      <c r="D35" t="s">
+        <v>137</v>
+      </c>
+      <c r="E35" t="s">
+        <v>138</v>
+      </c>
+      <c r="F35" t="s">
+        <v>145</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H35" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>148</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>81</v>
+      </c>
+      <c r="D36" t="s">
+        <v>137</v>
+      </c>
+      <c r="E36" t="s">
+        <v>138</v>
+      </c>
+      <c r="F36" t="s">
+        <v>113</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H36" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>151</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>85</v>
+      </c>
+      <c r="D37" t="s">
+        <v>137</v>
+      </c>
+      <c r="E37" t="s">
+        <v>138</v>
+      </c>
+      <c r="F37" t="s">
+        <v>68</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H37" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>154</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>17</v>
+      </c>
+      <c r="D38" t="s">
+        <v>155</v>
+      </c>
+      <c r="E38" t="s">
+        <v>156</v>
+      </c>
+      <c r="F38" t="s">
+        <v>145</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H38" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>159</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>27</v>
+      </c>
+      <c r="D39" t="s">
+        <v>155</v>
+      </c>
+      <c r="E39" t="s">
+        <v>156</v>
+      </c>
+      <c r="F39" t="s">
+        <v>160</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H39" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>163</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>164</v>
+      </c>
+      <c r="D40" t="s">
+        <v>165</v>
+      </c>
+      <c r="E40" t="s">
+        <v>166</v>
+      </c>
+      <c r="F40" t="s">
+        <v>68</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H40" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>169</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>170</v>
+      </c>
+      <c r="D41" t="s">
+        <v>165</v>
+      </c>
+      <c r="E41" t="s">
+        <v>166</v>
+      </c>
+      <c r="F41" t="s">
         <v>13</v>
       </c>
-      <c r="G27" s="1" t="s">
-[...3 lines deleted...]
-        <v>127</v>
+      <c r="G41" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H41" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>173</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>174</v>
+      </c>
+      <c r="D42" t="s">
+        <v>165</v>
+      </c>
+      <c r="E42" t="s">
+        <v>166</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H42" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>177</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>178</v>
+      </c>
+      <c r="D43" t="s">
+        <v>165</v>
+      </c>
+      <c r="E43" t="s">
+        <v>166</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H43" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>181</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>182</v>
+      </c>
+      <c r="D44" t="s">
+        <v>165</v>
+      </c>
+      <c r="E44" t="s">
+        <v>166</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H44" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>185</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>186</v>
+      </c>
+      <c r="D45" t="s">
+        <v>165</v>
+      </c>
+      <c r="E45" t="s">
+        <v>166</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H45" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>189</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>190</v>
+      </c>
+      <c r="D46" t="s">
+        <v>165</v>
+      </c>
+      <c r="E46" t="s">
+        <v>166</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H46" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>193</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>194</v>
+      </c>
+      <c r="D47" t="s">
+        <v>165</v>
+      </c>
+      <c r="E47" t="s">
+        <v>166</v>
+      </c>
+      <c r="F47" t="s">
+        <v>195</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H47" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>198</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>199</v>
+      </c>
+      <c r="D48" t="s">
+        <v>165</v>
+      </c>
+      <c r="E48" t="s">
+        <v>166</v>
+      </c>
+      <c r="F48" t="s">
+        <v>195</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H48" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>202</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>203</v>
+      </c>
+      <c r="D49" t="s">
+        <v>165</v>
+      </c>
+      <c r="E49" t="s">
+        <v>166</v>
+      </c>
+      <c r="F49" t="s">
+        <v>195</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H49" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>206</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>207</v>
+      </c>
+      <c r="D50" t="s">
+        <v>165</v>
+      </c>
+      <c r="E50" t="s">
+        <v>166</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H50" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>210</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>211</v>
+      </c>
+      <c r="D51" t="s">
+        <v>165</v>
+      </c>
+      <c r="E51" t="s">
+        <v>166</v>
+      </c>
+      <c r="F51" t="s">
+        <v>160</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H51" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>214</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>215</v>
+      </c>
+      <c r="D52" t="s">
+        <v>165</v>
+      </c>
+      <c r="E52" t="s">
+        <v>166</v>
+      </c>
+      <c r="F52" t="s">
+        <v>28</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H52" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>218</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>219</v>
+      </c>
+      <c r="D53" t="s">
+        <v>165</v>
+      </c>
+      <c r="E53" t="s">
+        <v>166</v>
+      </c>
+      <c r="F53" t="s">
+        <v>195</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H53" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>222</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>223</v>
+      </c>
+      <c r="D54" t="s">
+        <v>165</v>
+      </c>
+      <c r="E54" t="s">
+        <v>166</v>
+      </c>
+      <c r="F54" t="s">
+        <v>195</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H54" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>226</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>227</v>
+      </c>
+      <c r="D55" t="s">
+        <v>165</v>
+      </c>
+      <c r="E55" t="s">
+        <v>166</v>
+      </c>
+      <c r="F55" t="s">
+        <v>37</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H55" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>108</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>230</v>
+      </c>
+      <c r="D56" t="s">
+        <v>165</v>
+      </c>
+      <c r="E56" t="s">
+        <v>166</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H56" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>112</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>233</v>
+      </c>
+      <c r="D57" t="s">
+        <v>165</v>
+      </c>
+      <c r="E57" t="s">
+        <v>166</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H57" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>117</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>236</v>
+      </c>
+      <c r="D58" t="s">
+        <v>165</v>
+      </c>
+      <c r="E58" t="s">
+        <v>166</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H58" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>121</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>239</v>
+      </c>
+      <c r="D59" t="s">
+        <v>165</v>
+      </c>
+      <c r="E59" t="s">
+        <v>166</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H59" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>242</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>243</v>
+      </c>
+      <c r="D60" t="s">
+        <v>165</v>
+      </c>
+      <c r="E60" t="s">
+        <v>166</v>
+      </c>
+      <c r="F60" t="s">
+        <v>195</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H60" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>246</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>247</v>
+      </c>
+      <c r="D61" t="s">
+        <v>165</v>
+      </c>
+      <c r="E61" t="s">
+        <v>166</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H61" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>250</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>251</v>
+      </c>
+      <c r="D62" t="s">
+        <v>165</v>
+      </c>
+      <c r="E62" t="s">
+        <v>166</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H62" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>254</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>255</v>
+      </c>
+      <c r="D63" t="s">
+        <v>165</v>
+      </c>
+      <c r="E63" t="s">
+        <v>166</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H63" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>258</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>259</v>
+      </c>
+      <c r="D64" t="s">
+        <v>165</v>
+      </c>
+      <c r="E64" t="s">
+        <v>166</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H64" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>262</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>263</v>
+      </c>
+      <c r="D65" t="s">
+        <v>165</v>
+      </c>
+      <c r="E65" t="s">
+        <v>166</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H65" t="s">
+        <v>265</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>